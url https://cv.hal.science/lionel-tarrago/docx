--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1276,252 +1276,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Roles of Plant Methionine Sulfoxide Reductases in Redox Homeostasis and Signaling</w:t>
+                <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rey</w:t>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna De falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox7090114⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (9), pp.831-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01939384v1</w:t>
+                <w:t xml:space="preserve">hal-02929686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Monza</w:t>
+                <w:t xml:space="preserve">Physiological Roles of Plant Methionine Sulfoxide Reductases in Redox Homeostasis and Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (9), pp.831-831. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox7090114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929686v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01939384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$Rhodobacter\ sphaeroides$ methionine sulfoxide reductase P reduces $R$ ‑ and $S$ ‑diastereomers of methionine sulfoxide from a broad‑spectrum of protein substrates</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1775,103 +1775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.607-614. </w:t>
@@ -2581,425 +2581,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine Sulfoxide Reductases Preferentially Reduce Unfolded Oxidized Proteins and Protect Cells from Oxidative Protein Unfolding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Marino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.374520⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (2), pp.592-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.197723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929722v1</w:t>
+                <w:t xml:space="preserve">hal-01137170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rey</w:t>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.197723⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137170v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
+                <w:t xml:space="preserve">Methionine Sulfoxide Reductases Preferentially Reduce Unfolded Oxidized Proteins and Protect Cells from Oxidative Protein Unfolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaattin Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+                <w:t xml:space="preserve">Eranthie Weerapana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Garin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Gladyshev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.79 - 84. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (29), pp.24448-24459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.374520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268395v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharging oxidative protein repair: Catalysis by methionine sulfoxide reductases towards their amino acid, protein, and model substrates</w:t>
               </w:r>
@@ -3082,291 +3082,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Peter Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Ströher</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (7), pp.1077-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545674v1</w:t>
+                <w:t xml:space="preserve">hal-02644309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Ströher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schürmann</w:t>
+                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 585 (7), pp.1077-1081. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644309v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana plastidial methionine sulfoxide reductases B, MSRBs, account for most leaf peptide MSR activity and are essential for growth under environmental constraints through a role in the preservation of photosystem antennae</w:t>
               </w:r>
@@ -3480,533 +3480,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant thioredoxin CDSP32 regenerates 1-cys methionine sulfoxide reductase B activity through the direct reduction of sulfenic acid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis thaliana plastidial methionine sulfoxide reductases B, MSRBs, account for most leaf peptide MSR activity and are essential for growth under environmental constraints through a role in the preservation of photosystem antennae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.108373⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183617v1</w:t>
+                <w:t xml:space="preserve">hal-03187483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plastidial methionine sulfoxide reductases B, MSRBs, account for most leaf peptide MSR activity and are essential for growth under environmental constraints through a role in the preservation of photosystem antennae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant thioredoxin CDSP32 regenerates 1-cys methionine sulfoxide reductase B activity through the direct reduction of sulfenic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Havaux</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04053.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (20), pp.14964-14972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.108373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187483v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
+                <w:t xml:space="preserve">Protein-Repairing Methionine Sulfoxide Reductases in Photosynthetic Organisms: Gene Organization, Reduction Mechanisms, and Physiological Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.202-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665795v1</w:t>
+                <w:t xml:space="preserve">hal-02929737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Repairing Methionine Sulfoxide Reductases in Photosynthetic Organisms: Gene Organization, Reduction Mechanisms, and Physiological Roles</w:t>
+                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.202-217. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (28), pp.18963-18971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssn067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929737v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of thioredoxins and glutaredoxins as electron donors to two distinct classes of Arabidopsis plastidial methionine sulfoxide reductases B</w:t>
               </w:r>
@@ -4126,90 +4126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant methionine sulfoxide reductase A and B multigenic families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (2-3), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4496,77 +4496,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,77 +4621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Bo Shim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa Yeon Cho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Ho Jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Min Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wook Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seahyun Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseo Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaattin Kaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa-Young Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Cheon Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.08.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Jin Roh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9070616" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7090114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01936753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20180706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zal&#225;n P&#233;terfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Cheon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Gladyshev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Courteille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Tien Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065637" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Abrous-Belbachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQD19CJB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#160;cheon Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukun&#160;w. Hoffmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;e. Moore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranthie Weerapana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.374520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladyshev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297912100021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SS3KCD3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04053.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.108373" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim N Gladyshev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7258-6_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Bo Shim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa Yeon Cho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Ho Jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Min Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wook Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seahyun Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseo Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaattin Kaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa-Young Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Cheon Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.08.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Jin Roh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9070616" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7090114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01936753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20180706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zal&#225;n P&#233;terfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Cheon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Gladyshev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Courteille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Tien Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065637" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Abrous-Belbachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQD19CJB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#160;cheon Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukun&#160;w. Hoffmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;e. Moore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranthie Weerapana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.374520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladyshev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297912100021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SS3KCD3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04053.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.108373" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim N Gladyshev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7258-6_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>