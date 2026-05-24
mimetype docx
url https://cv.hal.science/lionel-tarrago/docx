--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -636,377 +636,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor-Linked Immunosorbent Assay for the Quantification of Methionine Oxidation in Target Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The selenoprotein methionine sulfoxide reductase B1 (MSRB1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hae Min Lee</w:t>
+                <w:t xml:space="preserve">Alaattin Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wook Choi</w:t>
+                <w:t xml:space="preserve">Hwa-Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seahyun Kim</w:t>
+                <w:t xml:space="preserve">Bruno Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aro Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minseo Kim</w:t>
+                <w:t xml:space="preserve">Byung-Cheon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01819⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 191, pp.228-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509133v1</w:t>
+                <w:t xml:space="preserve">hal-03772763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selenoprotein methionine sulfoxide reductase B1 (MSRB1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+                <w:t xml:space="preserve">Biosensor-Linked Immunosorbent Assay for the Quantification of Methionine Oxidation in Target Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hae Min Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaattin Kaya</w:t>
+                <w:t xml:space="preserve">Dong Wook Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hwa-Young Kim</w:t>
+                <w:t xml:space="preserve">Seahyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Manta</w:t>
+                <w:t xml:space="preserve">Aro Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byung-Cheon Lee</w:t>
+                <w:t xml:space="preserve">Minseo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 191, pp.228-240. </w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.1c01819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772763v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel fluorescent biosensor for dynamic monitoring of metabolic methionine redox status in cells and tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wook Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Jin Roh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seahyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae Min Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minseo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178, pp.113031. </w:t>
@@ -1501,295 +1501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01939384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$Rhodobacter\ sphaeroides$ methionine sulfoxide reductase P reduces $R$ ‑ and $S$ ‑diastereomers of methionine sulfoxide from a broad‑spectrum of protein substrates</w:t>
+                <w:t xml:space="preserve">Controlling the polymerization of coniferyl alcohol with cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina I. Siponen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Camille Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alonso</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20180706⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (14), pp.11770-11775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ01039K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01936753v1</w:t>
+                <w:t xml:space="preserve">cea-01939414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the polymerization of coniferyl alcohol with cyclodextrins</w:t>
+                <w:t xml:space="preserve">$Rhodobacter\ sphaeroides$ methionine sulfoxide reductase P reduces $R$ ‑ and $S$ ‑diastereomers of methionine sulfoxide from a broad‑spectrum of protein substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Modolo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+                <w:t xml:space="preserve">Marina I. Siponen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Béatrice Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (14), pp.11770-11775. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (23), pp.3779-3795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ01039K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20180706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01939414v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01936753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
@@ -2033,295 +2033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of thioredoxin y2 in the preservation of leaf methionine sulfoxide reductase capacity and growth under high light</w:t>
+                <w:t xml:space="preserve">Diversity of Plant Methionine Sulfoxide Reductases B and Evolution of a Form Specific for Free Methionine Sulfoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Laugier</w:t>
+                <w:t xml:space="preserve">Dung Tien Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Courteille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Eymery</w:t>
+                <w:t xml:space="preserve">Yasuko Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaattin Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung Cheon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929718v1</w:t>
+                <w:t xml:space="preserve">hal-02929709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Plant Methionine Sulfoxide Reductases B and Evolution of a Form Specific for Free Methionine Sulfoxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of thioredoxin y2 in the preservation of leaf methionine sulfoxide reductase capacity and growth under high light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Tien Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+                <w:t xml:space="preserve">Gilles Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuko Watanabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Byung Cheon Lee</w:t>
+                <w:t xml:space="preserve">Françoise Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65637. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.670-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929709v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A drought-sensitive barley variety displays oxidative stress and strongly increased contents in low-molecular weight antioxidant compounds during water deficit compared to a tolerant variety</w:t>
               </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukun w. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard e. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaattin Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (3), pp.397-404. </w:t>
@@ -2581,425 +2581,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine Sulfoxide Reductases Preferentially Reduce Unfolded Oxidized Proteins and Protect Cells from Oxidative Protein Unfolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaattin Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+                <w:t xml:space="preserve">Eranthie Weerapana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Gladyshev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.197723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (29), pp.24448-24459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.374520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137170v1</w:t>
+                <w:t xml:space="preserve">hal-02929722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Garin</w:t>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (2), pp.592-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.197723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268395v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine Sulfoxide Reductases Preferentially Reduce Unfolded Oxidized Proteins and Protect Cells from Oxidative Protein Unfolding</w:t>
+                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alaattin Kaya</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eranthie Weerapana</w:t>
+                <w:t xml:space="preserve">Marlene Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Marino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (29), pp.24448-24459. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.79 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.374520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929722v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharging oxidative protein repair: Catalysis by methionine sulfoxide reductases towards their amino acid, protein, and model substrates</w:t>
               </w:r>
@@ -3082,360 +3082,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schürmann</w:t>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Elke Ströher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644309v1</w:t>
+                <w:t xml:space="preserve">hal-02545674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Ströher</w:t>
+                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
+                <w:t xml:space="preserve">Peter Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roret</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (7), pp.1077-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545674v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana plastidial methionine sulfoxide reductases B, MSRBs, account for most leaf peptide MSR activity and are essential for growth under environmental constraints through a role in the preservation of photosystem antennae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3486,90 +3486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana plastidial methionine sulfoxide reductases B, MSRBs, account for most leaf peptide MSR activity and are essential for growth under environmental constraints through a role in the preservation of photosystem antennae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3633,51 +3633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant thioredoxin CDSP32 regenerates 1-cys methionine sulfoxide reductase B activity through the direct reduction of sulfenic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,308 +3748,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Repairing Methionine Sulfoxide Reductases in Photosynthetic Organisms: Gene Organization, Reduction Mechanisms, and Physiological Roles</w:t>
+                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/ssn067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (28), pp.18963-18971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929737v1</w:t>
+                <w:t xml:space="preserve">hal-02665795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
+                <w:t xml:space="preserve">Protein-Repairing Methionine Sulfoxide Reductases in Photosynthetic Organisms: Gene Organization, Reduction Mechanisms, and Physiological Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 284 (28), pp.18963-18971. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.202-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665795v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of thioredoxins and glutaredoxins as electron donors to two distinct classes of Arabidopsis plastidial methionine sulfoxide reductases B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant methionine sulfoxide reductase A and B multigenic families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,204 +4281,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine sulfoxide reductases: redox control of protein function and protection against oxidative stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemoproteomic approach to identify redox-active methionines in secreted proteins of saprophytic fungi during biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Molinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club oxydase 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522933v1</w:t>
+                <w:t xml:space="preserve">hal-03522965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemoproteomic approach to identify redox-active methionines in secreted proteins of saprophytic fungi during biomass degradation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine sulfoxide reductases: redox control of protein function and protection against oxidative stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club oxydase 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522965v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4496,51 +4496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,103 +4569,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158072v1</w:t>
+                <w:t xml:space="preserve">hal-03158003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,73 +4694,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158003v1</w:t>
+                <w:t xml:space="preserve">hal-03158072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Siponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5568,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Bo Shim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa Yeon Cho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Ho Jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Min Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wook Choi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seahyun Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseo Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaattin Kaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa-Young Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Cheon Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.08.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Jin Roh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9070616" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7090114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01936753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20180706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zal&#225;n P&#233;terfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Cheon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Gladyshev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Courteille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Tien Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065637" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Abrous-Belbachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQD19CJB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#160;cheon Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukun&#160;w. Hoffmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;e. Moore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranthie Weerapana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.374520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladyshev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297912100021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SS3KCD3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04053.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.108373" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim N Gladyshev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7258-6_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Bo Shim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjeong Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa Yeon Cho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Ho Jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01931-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaattin Kaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwa-Young Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Cheon Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.08.043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Min Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wook Choi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seahyun Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseo Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c01819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Jin Roh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9070616" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7090114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01939414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Modolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01039K" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01936753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20180706" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zal&#225;n P&#233;terfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Cheon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Gladyshev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Tien Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Watanabe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065637" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Courteille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Abrous-Belbachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQD19CJB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#160;cheon Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukun&#160;w. Hoffmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard&#160;e. Moore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranthie Weerapana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.374520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladyshev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297912100021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SS3KCD3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04053.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.108373" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim N Gladyshev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7258-6_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05454595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Siponen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>