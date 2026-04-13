--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -217,964 +217,964 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for Power System-on-Chip Integration Based on E-Mode p-GaN HEMTs</w:t>
+                <w:t xml:space="preserve">Enhancing Efficiency and Stability in 2D/3D Hybrid Perovskite Solar Cells: A Simulation Study of N-I-P and P-I-N Architectures with Different Charge Transport Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wisly Fidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JNPV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505482v1</w:t>
+                <w:t xml:space="preserve">hal-05503816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Efficiency and Stability in 2D/3D Hybrid Perovskite Solar Cells: A Simulation Study of N-I-P and P-I-N Architectures with Different Charge Transport Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle approche de la stabilité des pérovskites pour une technologie photovoltaïque adaptée aux besoins énergétiques des objets numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wisly Fidel</w:t>
+                <w:t xml:space="preserve">Esidor Ntsoenzok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Botsoa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JPCNFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503816v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Strain in FAPbI? to Supress Non-radiative Recombination: Toward a 2D/3D System Perovskite for High Efficiency Solar Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication de circuits intégrés durant des programmes doctoraux en technologie GaN et en 65nm : une accélération d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Botsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">JPCNFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503844v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de la stabilité des pérovskites pour une technologie photovoltaïque adaptée aux besoins énergétiques des objets numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Strain in FAPbI? to Supress Non-radiative Recombination: Toward a 2D/3D System Perovskite for High Efficiency Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisly Fidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503659v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits intégrés durant des programmes doctoraux en technologie GaN et en 65nm : une accélération d’innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Advanced Physics-Based Modeling of TFETs: A Comprehensive Geometric and Material Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">INFOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503643v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Physics-Based Modeling of TFETs: A Comprehensive Geometric and Material Perspective</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ultra-Fast and High-Reliability VCMA-MTJ Based TCAM for Precision Search Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504913v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERO-PUF optimisé pour l'étalonnage sur Intel MAX-10 pour des PUF faibles et robustes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPCNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast and High-Reliability VCMA-MTJ Based TCAM for Precision Search Operations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design Methodology for Power System-on-Chip Integration Based on E-Mode p-GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE NEWCASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05055009v1</w:t>
+                <w:t xml:space="preserve">hal-05505482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Gate Driver Based-on E-mode p-GaN HEMTs Handling 650V/10A GaN Power Device</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Sherbroock, Canada. pp.333-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1264,77 +1264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of high resistive conduction mechanism in HfO 2 -based ReRAM devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Guatemala City, Guatemala. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1466,1975 +1466,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Toulouse, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186168v1</w:t>
+                <w:t xml:space="preserve">hal-04502940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Sicard</w:t>
+                <w:t xml:space="preserve">Analysis and Design of a Self-Powered VEH System Based on ULP Comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Trojman; Luis-Miguel Procel, Feb 2023, Quito, Ecuador. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502940v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Design of a Self-Powered VEH System Based on ULP Comparator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Trojman; Luis-Miguel Procel, Feb 2023, Quito, Ecuador. </w:t>
+              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Puebla, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186120v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancement-mode p-GaN Comparators for power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+              <w:t xml:space="preserve">2023 18th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396660v1</w:t>
+                <w:t xml:space="preserve">hal-04186145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement-mode p-GaN Comparators for power applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 18th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Puebla, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186145v1</w:t>
+                <w:t xml:space="preserve">hal-04186168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reset transition in bipolar HfO2-based ReRAM to improve modeling accuracy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-Efficient FinFET-Versus TFET-Based STT-MRAM Bitcells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gavilanez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariana Musello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Electron Devices Conference (LAEDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAEDC54796.2022.9908218⟩</w:t>
+              <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092434v1</w:t>
+                <w:t xml:space="preserve">hal-03812310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage and Technology Scaling of DMTJ-based STT-MRAMs for Energy-Efficient Embedded Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.01-04, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient FinFET-Versus TFET-Based STT-MRAM Bitcells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltage-to-Voltage Sigmoid Neuron Activation Function Design for Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Perez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789086⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812310v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-to-Voltage Sigmoid Neuron Activation Function Design for Artificial Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DMTJ-Based Non-Volatile Ternary Content Addressable Memory for Energy-Efficient High-Performance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789075⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 13th Latin America Symposium on Circuits and System (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812298v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMTJ-Based Non-Volatile Ternary Content Addressable Memory for Energy-Efficient High-Performance Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of a Vibrational MEMS-Based Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Taco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 13th Latin America Symposium on Circuits and System (LASCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789065⟩</w:t>
+              <w:t xml:space="preserve">2022 17th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villasimius, France. pp.209-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME55000.2022.9816839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812290v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a Vibrational MEMS-Based Energy Harvester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-Cost Smart Living Environment Monitoring Systems from a Metrological Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Luca Carni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Lamonaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 17th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME55000.2022.9816839⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Metrology for Living Environment (MetroLivEn) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.174-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812325v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Smart Living Environment Monitoring Systems from a Metrological Point of View</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of the reset transition in bipolar HfO2-based ReRAM to improve modeling accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Lamonaca</w:t>
+                <w:t xml:space="preserve">Martin Gavilanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Metrology for Living Environment (MetroLivEn) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.174-179, </w:t>
+              <w:t xml:space="preserve">Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cancun, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC54796.2022.9908218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812317v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting performances of a gap-closing MEMS energy harvester with squeeze-film damping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pédagogie hybride pour l'apprentissage de la conception d'un microprocesseur simplifié niveau master avec µWind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. V. Viteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JPCNFM 2021 :16e journées pédagogiques du CNFM (Coordination Nationale pour la Formation en Micro-électronique et en nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, St Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345354v1</w:t>
+                <w:t xml:space="preserve">hal-03810252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie hybride pour l'apprentissage de la conception d'un microprocesseur simplifié niveau master avec µWind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Harvesting performances of a gap-closing MEMS energy harvester with squeeze-film damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Sicard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2021 :16e journées pédagogiques du CNFM (Coordination Nationale pour la Formation en Micro-électronique et en nanotechnologies)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810252v1</w:t>
+                <w:t xml:space="preserve">hal-03345354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 10 nm Tunnel- FETs and FinFETs transistors for ultra-low voltage and high-speed digital circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of 32nm MD5 Crypto-Processor using Different Topographical Synthesis Techniques and Comparison with 500nm Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo Rendon</w:t>
+                <w:t xml:space="preserve">Andre Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cao</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laetitia Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590651⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575604v1</w:t>
+                <w:t xml:space="preserve">hal-03575909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of 32nm MD5 Crypto-Processor using Different Topographical Synthesis Techniques and Comparison with 500nm Node</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
+                <w:t xml:space="preserve">Assessment of 10 nm Tunnel- FETs and FinFETs transistors for ultra-low voltage and high-speed digital circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Borja</w:t>
+                <w:t xml:space="preserve">Christian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Silly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kevin Landazuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575909v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-state reliability of GaN-on-Si Schottky Barrier Diodes: Si3N4 vs. Al2O3/SiO2 GET dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,360 +3501,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed and Low-Energy Dual-Mode Logic based Single-Clock-Cycle Binary Comparator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 180 nm Low-Cost Operational Amplifier for IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Escobar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Musello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Arequipe, Peru. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LASCAS51355.2021.9459151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107004v1</w:t>
+                <w:t xml:space="preserve">hal-03575586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 180 nm Low-Cost Operational Amplifier for IoT Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Speed and Low-Energy Dual-Mode Logic based Single-Clock-Cycle Binary Comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Ricardo Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Arequipe, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS51355.2021.9459151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575586v1</w:t>
+                <w:t xml:space="preserve">hal-03107004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Model and Performance of an Embedded MEMS Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Holguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Analog VLSI Circuits (AVIC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,103 +3879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF-DC Multiplier for RF Energy Harvester based on 32nm and TFET technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivadeneira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Arequipe (virtual), Peru. pp.1-4, </w:t>
@@ -4026,90 +4026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Nanopores Using the Controlled Dielectric Breakdown Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagel Amaguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Latin America Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mexico, France. </w:t>
@@ -4141,701 +4141,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">720p-HD Grayscale and Color Images Shape Recognition System Implementation on a FPGA Platform with a 1080pFull-HD HDMI Interface using a Hu Moments Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Guayaquil, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951687v1</w:t>
+                <w:t xml:space="preserve">hal-02955281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the technology scaling down to 28nm on Ultra-Low Voltage and Power OTA performance using TCAD simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of Active Voltage Rectifier / Doubler Designed in 90 nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivadeneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955295v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Active Voltage Rectifier / Doubler Designed in 90 nm Technology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Decoutere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069013⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951685v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">720p-HD Grayscale and Color Images Shape Recognition System Implementation on a FPGA Platform with a 1080pFull-HD HDMI Interface using a Hu Moments Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955281v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
+                <w:t xml:space="preserve">Effects of the technology scaling down to 28nm on Ultra-Low Voltage and Power OTA performance using TCAD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Guayaquil, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597587v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binarization Methodology Applied to Digital Images of Petroglyphs from Cueva del Diablo of Manabí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencio Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,77 +4895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Model of OxRAM Devices Based on Intrinsic Electrical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4993,702 +4993,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Comparison of a Fast Shape Recognition Algorithm using Different FPGA Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power and Area Reduction of MD5 based on Cryptoprocessor Using novel approach of Internal Counters on the Finite State Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Varengues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014902⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951692v1</w:t>
+                <w:t xml:space="preserve">hal-02951693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFET and FinFET Hybrid Technologies for SRAM Cell: Performance Improvement over a Large VDD-Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Liautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Liautard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adriana Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Area Reduction of MD5 based on Cryptoprocessor Using novel approach of Internal Counters on the Finite State Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and Comparison of a Fast Shape Recognition Algorithm using Different FPGA Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Varengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">German Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951693v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight for next Generation SRAM: Tunnel FET versus FinFET for Different Topologies Luis-Miguel Procel Instituto de Micro/Nanoelectrónica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Liautard</w:t>
+                <w:t xml:space="preserve">Exploiting Double-Barrier MTJs for Energy-Efficient Nanoscaled STT-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Romero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raffaele de Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Finocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3338852.3339871⟩</w:t>
+              <w:t xml:space="preserve">2019 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951701v1</w:t>
+                <w:t xml:space="preserve">hal-02953651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Double-Barrier MTJs for Energy-Efficient Nanoscaled STT-MRAMs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New Insight for next Generation SRAM: Tunnel FET versus FinFET for Different Topologies Luis-Miguel Procel Instituto de Micro/Nanoelectrónica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Liautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.85-88, </w:t>
+              <w:t xml:space="preserve">SBCCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sao Paolo, Brazil. pp.85-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953651v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for resistive switching in bipolar Hafnium-based memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOMEN IN PHYSICS: 6th IUPAP International Conference on Women in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Birmingham, United Kingdom. pp.060005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-M. Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microprocessor Design with a Direct Bluetooth Connection in 45 nm Technology Using Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,77 +6094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameter extraction of short channel UTBB-FDSOI FET’s with high-κ metal gate and TCAD modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE XXV International Conference on Electronics, Electrical Engineering and Computing (INTERCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lima, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6211,64 +6211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability in GaN-based devices for power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Iucolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,64 +6345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance Extraction of 34-nm Metallurgical Channel Length MOSFET for Parasitic Assessment Using the RFCV Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benalcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cuenca, Ecuador. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6436,77 +6436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model of the resistive switching for Hf-based ReRAM devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cuenca, Ecuador. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,51 +6540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility extraction for 24-nm-channel length n-MOS using the RFCV technique: Effect of the fabrication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benalcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6670,64 +6670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and optimization of the algorithm of automatic color enhancement in digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6768,542 +6768,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature study of defect generation, under channel hot carrier stress for 35-nm gate length MOSFETs using the Defect-Centric perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote control of VNA and parameter analyzer for RFCV measurements using Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Procel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fernando M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Crupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836241⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952166v1</w:t>
+                <w:t xml:space="preserve">hal-02952164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of VNA and parameter analyzer for RFCV measurements using Python</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
+                <w:t xml:space="preserve">Statistical study of SiON short MOSFET under Channel Hot Carrier stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando M. Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Mario Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952164v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of SiON short MOSFET under Channel Hot Carrier stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical model of the NBTI-induced threshold voltage, subthreshold swing, and transconductance degradations in advanced p-FinFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Acosta</w:t>
+                <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ortega</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Kaczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836238⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.15.3.1-15.3.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952151v1</w:t>
+                <w:t xml:space="preserve">hal-02952143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical model of the NBTI-induced threshold voltage, subthreshold swing, and transconductance degradations in advanced p-FinFETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature study of defect generation, under channel hot carrier stress for 35-nm gate length MOSFETs using the Defect-Centric perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duhan</w:t>
+                <w:t xml:space="preserve">L.M. Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weckx</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.15.3.1-15.3.4, </w:t>
+              <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952143v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and implications of increased channel hot carrier variability in nFinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,51 +7527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and extraction of velocity saturation in sub-100nm (110)-Si and (100)-Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7661,51 +7661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line width dependent mobility in high-k a comparative performance study between FUSI and TiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.32-33, </w:t>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Onsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performing 8 /spl Orang/ EOT HfO/sub 2/ / tan low thermal-budget n-channel FETs with solid-phase epitaxially regrown (SPER) junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,64 +8350,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 14A Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8438,64 +8438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8513,64 +8513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPLY+: A Reliable STT-MRAM-Based Smart Material Implication Architecture for In-Memory Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.144084-144094. </w:t>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Double-barrier Magnetic Tunnel Junction-based Digital eNVM array for Neuro-inspired Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (3), pp.1254-1258. </w:t>
@@ -9156,51 +9156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact model based on the Lambert function for AlGaN/GaN Schottky barrier gated-edge termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,970 +9284,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting thermal stability in double-barrier MTJ for energy improvement in cryogenic STT-MRAMs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estudio de Confiabilidad en Diodos Basados en AlGaN/GaN Durante el Estado de Encendido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108315⟩</w:t>
+              <w:t xml:space="preserve">Revista Politécnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33333/rp.vol50n1.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812330v1</w:t>
+                <w:t xml:space="preserve">hal-03812343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie hybride pour l’apprentissage de la conception d’un microprocesseur simplifié niveau master avec μWind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjusting thermal stability in double-barrier MTJ for energy improvement in cryogenic STT-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Teman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812282v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de Confiabilidad en Diodos Basados en AlGaN/GaN Durante el Estado de Encendido</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pédagogie hybride pour l’apprentissage de la conception d’un microprocesseur simplifié niveau master avec μWind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Viteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Politécnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33333/rp.vol50n1.03⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812343v1</w:t>
+                <w:t xml:space="preserve">hal-03812282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer, screening and diagnostic tools: All you need to know</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxing Non-Volatility for Energy-Efficient DMTJ Based Cryogenic STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Barba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fernando Torres</w:t>
+                <w:t xml:space="preserve">Raffaele De Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Teman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2020.103174⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.108090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218320v1</w:t>
+                <w:t xml:space="preserve">hal-03254839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Self-Adaptive Dual Mode Logic Address Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Benedictis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Rendón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics10091052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic multiscale model for HfO2-based resistive random access memories with 1T1R configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176, pp.107947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Non-Volatility for Energy-Efficient DMTJ Based Cryogenic STT-MRAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Garzón</w:t>
+                <w:t xml:space="preserve">Breast cancer, screening and diagnostic tools: All you need to know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana León-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Suquillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele De Rose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adam Teman</w:t>
+                <w:t xml:space="preserve">Fernando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.108090. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.103174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2020.103174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254839v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 32 nm to TFET Technology: New Perspectives for Ultra-Scaled RF-DC Multiplier Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Holguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10294,90 +10294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Voltage, Low-Power Reconfigurable Current-Mode Softmax Circuit for Analog Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Vatalaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1004. </w:t>
@@ -10428,77 +10428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Assessment of AlGaN/GaN Schottky Barrier Diodes Under ON-State Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10562,90 +10562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of STT-MRAMs based on double-barrier MTJs for cache applications by means of a device-to-system level simulation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71, pp.56-69. </w:t>
@@ -10677,438 +10677,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of GaN- and Si 3 N 4 -Passivation Layers on the Performance of AlGaN/GaN Diodes With a Gated Edge Termination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Assessment of STT-MRAM performance at nanoscaled technology nodes using a device-to-memory simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2888809⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.111009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2019.111009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951707v1</w:t>
+                <w:t xml:space="preserve">hal-02952495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of STT-MRAM performance at nanoscaled technology nodes using a device-to-memory simulation framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mobility extraction for short channel UTBB-FDSOI MOSFETs under back bias using an accurate inversion charge density model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raffaele de Rosa</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2019.111009⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952495v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility extraction for short channel UTBB-FDSOI MOSFETs under back bias using an accurate inversion charge density model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of GaN- and Si 3 N 4 -Passivation Layers on the Performance of AlGaN/GaN Diodes With a Gated Edge Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 154, pp.24-30. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (2), pp.883-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2888809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952498v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Improvements in AlGaN/GaN Schottky Barrier Diodes With a Gated Edge Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11198,77 +11198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of AlN layer sandwiched between the GaN and the Al2O3 layers on the performance and reliability of recessed AlGaN/GaN MOS-HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Iucolano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11328,77 +11328,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On recoverable behavior of PBTI in AlGaN/GaN MOS-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudenzio Meneghesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11462,90 +11462,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Centric Analysis of the Temperature Dependence of the Channel Hot Carrier Degradation in nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.98-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11579,90 +11579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the scaling and the temperature for RERAM cells using the QPC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (12), pp.4693-4698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11696,51 +11696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mobility for HfO2 dielectric FDSOI-UTTB pMOS under substrate biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (10), pp.4235-4240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11774,90 +11774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Centric perspective on channel hot carrier variability in nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11902,559 +11902,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Improvement Study for 8-Å-EOT HfO₂ UTBB-FD-SOI MOSFET Based on the Direct Extraction of the Back-Channel Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Defect-Centric Distribution of Channel Hot Carrier Degradation in Nano-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Collaert</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (11), pp.3632-3638. </w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (12), pp.1167-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2357673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2361342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952199v1</w:t>
+                <w:t xml:space="preserve">hal-02952196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-Centric Distribution of Channel Hot Carrier Degradation in Nano-MOSFETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mobility Improvement Study for 8-Å-EOT HfO₂ UTBB-FD-SOI MOSFET Based on the Direct Extraction of the Back-Channel Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Kaczer</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (12), pp.1167-1169. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (11), pp.3632-3638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2361342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2357673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952196v1</w:t>
+                <w:t xml:space="preserve">hal-02952199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and low-frequency noise behavior of the conductive filament in bipolar HfO2-based resistive random access memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of the quantum point contact theory in the conduction mechanism of bipolar HfO 2 -based resistive random access memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jorge Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (7), pp.074509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952546v1</w:t>
+                <w:t xml:space="preserve">hal-02952394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the quantum point contact theory in the conduction mechanism of bipolar HfO 2 -based resistive random access memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">DC and low-frequency noise behavior of the conductive filament in bipolar HfO2-based resistive random access memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
+                <w:t xml:space="preserve">Eddy Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114 (7), pp.074509. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4818499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952394v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Field Transport Investigation for 25-nm MOSFETs With 0.64-nm EOT: Intrinsic Performance and Parasitic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12514,51 +12514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and Mobility Investigation in 1-nm-EOT HfSiON on Si (110) and (100)—Does the Dielectric Quality Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12661,51 +12661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Importance of Defects in Advanced Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12763,596 +12763,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in 1nm EOT high-k/MG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility and Dielectric Quality of 1-nm EOT HfSiON on Si(110) and (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zahid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Herman Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (12), pp.3414-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.2006548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953461v1</w:t>
+                <w:t xml:space="preserve">hal-02952208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and Dielectric Quality of 1-nm EOT HfSiON on Si(110) and (100)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Impact of Defects Close to the Gate Electrode on the Low-Frequency $\hbox{1}/f$ Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Magnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herman Maes</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.2006548⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (9), pp.1056-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2008.2001551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952208v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Defects Close to the Gate Electrode on the Low-Frequency $\hbox{1}/f$ Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Magnone</w:t>
+                <w:t xml:space="preserve">Trapping in 1nm EOT high-k/MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calogero Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (5), pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952213v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the anomalous VT behavior in MOSFETs with high-κ/metal gate stacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+                <w:t xml:space="preserve">Nitrogen Incorporation in HfSiO(N)/TaN Gate Stacks: Impact on Performances and NBTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kottantharayil</w:t>
+                <w:t xml:space="preserve">M. Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pietry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">W. Deweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.074⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (7), pp.613-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2007.899435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952528v1</w:t>
+                <w:t xml:space="preserve">hal-02952264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-k Metal Gate MOSFETs: Impact of Extrinsic Process Condition on the Gate-Stack Quality—A Mobility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13436,566 +13424,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Incorporation in HfSiO(N)/TaN Gate Stacks: Impact on Performances and NBTI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+                <w:t xml:space="preserve">Effectiveness of Nitridation of Hafnium Silicate Dielectrics: A Comparison Between Thermal and Plasma Nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houssa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J.-L. Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Conard</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2007.899435⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (7), pp.1771-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2007.898460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952264v1</w:t>
+                <w:t xml:space="preserve">hal-02952277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Nitridation of Hafnium Silicate Dielectrics: A Comparison Between Thermal and Plasma Nitridation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vidya Kaushik</w:t>
+                <w:t xml:space="preserve">The Electrochemical Society High-k Characterization by RFCV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique San Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Everaert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maria Toledano-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952277v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Society High-k Characterization by RFCV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of (110) p-FET high-κ/MG: is it mobility or series resistance limited?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique San Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2058-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953456v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of (110) p-FET high-κ/MG: is it mobility or series resistance limited?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduction of the anomalous VT behavior in MOSFETs with high-κ/metal gate stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kottantharayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pietry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2058-2062. </w:t>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1882-1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952501v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics of 8-/spl Aring/ EOT HfO/sub 2//TaN low thermal-budget n-channel FETs with solid-phase epitaxially regrown junctions</w:t>
               </w:r>
@@ -14007,51 +14007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,51 +14167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (9), pp.772-774. </w:t>
@@ -14243,319 +14243,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier permeation effects on the inversion layer subband structure and its applications to the electron mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the dielectric thickness and the metal deposition technique on the mobility for HfO2/TaN NMOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Magnus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80, pp.82-85. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 80, pp.86-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952537v1</w:t>
+                <w:t xml:space="preserve">hal-02952523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the dielectric thickness and the metal deposition technique on the mobility for HfO2/TaN NMOS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Barrier permeation effects on the inversion layer subband structure and its applications to the electron mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Sorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80, pp.86-89. </w:t>
+              <w:t xml:space="preserve">, 2005, 80, pp.82-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952523v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14586,64 +14586,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparator Circuit for Power Applications based on Enhancement-mode p-GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberhip hoosted by LASCAS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14700,64 +14700,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 2-nm/20Å Nano-Sheet FET technology with Buried Power Rails and nano Through-Silicon-Vias in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">insa Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14807,51 +14807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of novel devices in CMOS technology by electrical characterization and physics-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14959,51 +14959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36390941"/>
+    <w:nsid w:val="E5E78877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15190,51 +15190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-trojman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2316-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241071941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52157581818033782603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Aracely Pozo Viera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian David-Egbunu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyanda Zamaswazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Fidel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Holguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villegas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Procel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Babu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Pozo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC61552.2024.10555862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703983" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC58183.2023.10209142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gavilanez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC54796.2022.9908218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Taco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lanuzza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Musello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789086" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moposita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Crupi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicuna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Procel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME55000.2022.9816839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Carni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamonaca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826978" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. V. Viteri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rendon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Landazuri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590651" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Borja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590739" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Acurio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Jaeger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bakeroot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Decoutere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escobar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhopher Mosquera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590655" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivadeneira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagel Amaguayo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC51812.2021.9437914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zambrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Orozco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valencia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02597587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aviles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varengues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Arevalo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liautard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arevalo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014896" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339871" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rose" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795223" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Procel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paredes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jayat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956790" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vaca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERCON.2018.8526445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Iucolano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ronchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benalcazar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Procel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261677" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Romero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Procel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crupi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836241" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836225" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836238" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Franco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weckx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838422" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grasser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Ragnarsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kauerauf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Keersgieter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2011.5872255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantisano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dejaeger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2008.4588560" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952258v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.San Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2007.378909" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zahid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraeve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339715" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shickova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmerman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339748" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kaushik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Onsia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2006.307721" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-&#197;ke Ragnarsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Severi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469281" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Al Katat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Bitar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3577048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2024.3366083" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garz&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3240474" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Posthuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108778" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Teman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812282v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Viteri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33333/rp.vol50n1.03" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218320v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Le&#243;n-Sosa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Lugo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Suquillo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103174" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218329v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedictis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rend&#243;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091052" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele De Rose" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108090" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040525" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vatalaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2969638" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.01.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2888809" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rosa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.111009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Collaert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2818409" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955194v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magnone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iucolano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952520v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenzio Meneghesso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.03.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Procel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2015.2511085" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7786299" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Franco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kaczer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952199v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2357673" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952196v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2361342" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952546v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Maccaronio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.076" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952394v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818499" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragnarsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2193402" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953781v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pantisano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Dehan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2032280" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob O'Connor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Groeseneken" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953461v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Degraeve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aoulaiche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952208v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Maes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2006548" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952213v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Pace" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2001551" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952528v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kottantharayil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pietry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.074" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFJFWJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Ke Ragnarsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Rosmeulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Kaushik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.890230" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deweerd" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.899435" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952277v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Everaert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.898460" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953456v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique San Andres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Toledano-Luque" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffman" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.090" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRPXRL7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Brunco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.876274" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. San Andres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2006.881089" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952537v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lujan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Magnus" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Sor&#233;e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.047" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN50BDH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952523v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.107" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQCNK4WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04186009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-trojman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2316-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241071941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52157581818033782603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian David-Egbunu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyanda Zamaswazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Fidel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Holguin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Aracely Pozo Viera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villegas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Procel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Babu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Pozo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC61552.2024.10555862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703983" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108276" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC58183.2023.10209142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Musello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Taco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lanuzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moposita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Crupi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicuna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Procel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME55000.2022.9816839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Carni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamonaca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826978" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gavilanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC54796.2022.9908218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. V. Viteri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Borja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rendon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Landazuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Acurio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Jaeger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bakeroot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Decoutere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhopher Mosquera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590655" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escobar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivadeneira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagel Amaguayo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC51812.2021.9437914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02597587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zambrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Orozco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valencia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aviles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liautard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arevalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varengues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Arevalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339871" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Procel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paredes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jayat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956790" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vaca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERCON.2018.8526445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Iucolano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ronchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benalcazar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Procel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261677" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Romero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortega" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836238" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Franco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weckx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838422" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952166v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Procel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crupi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836241" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grasser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Ragnarsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kauerauf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Keersgieter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2011.5872255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantisano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dejaeger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2008.4588560" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952258v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.San Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2007.378909" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zahid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraeve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339715" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shickova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmerman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339748" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kaushik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Onsia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2006.307721" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-&#197;ke Ragnarsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Severi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469281" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Al Katat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Bitar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3577048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2024.3366083" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garz&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3240474" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Posthuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108778" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812343v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33333/rp.vol50n1.03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Teman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108315" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812282v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Viteri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele De Rose" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108090" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedictis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rend&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Le&#243;n-Sosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Lugo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Suquillo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103174" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040525" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vatalaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2969638" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.01.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rosa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.111009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952498v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Collaert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951707v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2888809" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2818409" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955194v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magnone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iucolano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952520v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenzio Meneghesso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.03.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Procel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2015.2511085" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7786299" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Franco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kaczer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2361342" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952199v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2357673" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952394v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Maccaronio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818499" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952546v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.076" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragnarsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2193402" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953781v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pantisano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Dehan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2032280" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob O'Connor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Groeseneken" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Maes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2006548" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952213v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Pace" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2001551" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953461v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Degraeve" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aoulaiche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952264v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deweerd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.899435" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Ke Ragnarsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Rosmeulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Kaushik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.890230" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Everaert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.898460" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953456v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique San Andres" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Toledano-Luque" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952501v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffman" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.090" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRPXRL7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952528v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kottantharayil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pietry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.074" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFJFWJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Brunco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.876274" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. San Andres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2006.881089" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952523v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lujan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.107" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQCNK4WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952537v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Magnus" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Sor&#233;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.047" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN50BDH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04186009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>