--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -217,964 +217,964 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Efficiency and Stability in 2D/3D Hybrid Perovskite Solar Cells: A Simulation Study of N-I-P and P-I-N Architectures with Different Charge Transport Layers</w:t>
+                <w:t xml:space="preserve">Design Methodology for Power System-on-Chip Integration Based on E-Mode p-GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wisly Fidel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE NEWCASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503816v1</w:t>
+                <w:t xml:space="preserve">hal-05505482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de la stabilité des pérovskites pour une technologie photovoltaïque adaptée aux besoins énergétiques des objets numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancing Efficiency and Stability in 2D/3D Hybrid Perovskite Solar Cells: A Simulation Study of N-I-P and P-I-N Architectures with Different Charge Transport Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisly Fidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">JNPV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503659v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits intégrés durant des programmes doctoraux en technologie GaN et en 65nm : une accélération d’innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle approche de la stabilité des pérovskites pour une technologie photovoltaïque adaptée aux besoins énergétiques des objets numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esidor Ntsoenzok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPCNFM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503643v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Strain in FAPbI? to Supress Non-radiative Recombination: Toward a 2D/3D System Perovskite for High Efficiency Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication de circuits intégrés durant des programmes doctoraux en technologie GaN et en 65nm : une accélération d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">JPCNFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503844v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Physics-Based Modeling of TFETs: A Comprehensive Geometric and Material Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Procel</w:t>
+                <w:t xml:space="preserve">Compressive Strain in FAPbI? to Supress Non-radiative Recombination: Toward a 2D/3D System Perovskite for High Efficiency Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisly Fidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Granada, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504913v1</w:t>
+                <w:t xml:space="preserve">hal-05503844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast and High-Reliability VCMA-MTJ Based TCAM for Precision Search Operations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Advanced Physics-Based Modeling of TFETs: A Comprehensive Geometric and Material Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Granada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055009v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERO-PUF optimisé pour l'étalonnage sur Intel MAX-10 pour des PUF faibles et robustes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPCNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for Power System-on-Chip Integration Based on E-Mode p-GaN HEMTs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ultra-Fast and High-Reliability VCMA-MTJ Based TCAM for Precision Search Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCASS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505482v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Gate Driver Based-on E-mode p-GaN HEMTs Handling 650V/10A GaN Power Device</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Sherbroock, Canada. pp.333-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1264,77 +1264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of high resistive conduction mechanism in HfO 2 -based ReRAM devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Guatemala City, Guatemala. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1466,1482 +1466,1482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Puebla, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502940v1</w:t>
+                <w:t xml:space="preserve">hal-04186168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Design of a Self-Powered VEH System Based on ULP Comparator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Toulouse, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186120v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analysis and Design of a Self-Powered VEH System Based on ULP Comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Puebla, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Trojman; Luis-Miguel Procel, Feb 2023, Quito, Ecuador. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396660v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement-mode p-GaN Comparators for power applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 18th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161779⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Puebla, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186145v1</w:t>
+                <w:t xml:space="preserve">hal-04396660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enhancement-mode p-GaN Comparators for power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+              <w:t xml:space="preserve">2023 18th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186168v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient FinFET-Versus TFET-Based STT-MRAM Bitcells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the reset transition in bipolar HfO2-based ReRAM to improve modeling accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana Musello</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Gavilanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789086⟩</w:t>
+              <w:t xml:space="preserve">Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC54796.2022.9908218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812310v1</w:t>
+                <w:t xml:space="preserve">hal-04092434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage and Technology Scaling of DMTJ-based STT-MRAMs for Energy-Efficient Embedded Memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient FinFET-Versus TFET-Based STT-MRAM Bitcells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Musello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.01-04, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789054⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812303v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-to-Voltage Sigmoid Neuron Activation Function Design for Artificial Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage and Technology Scaling of DMTJ-based STT-MRAMs for Energy-Efficient Embedded Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Moposita</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789075⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812298v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMTJ-Based Non-Volatile Ternary Content Addressable Memory for Energy-Efficient High-Performance Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage-to-Voltage Sigmoid Neuron Activation Function Design for Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Vicuna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Taco</w:t>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 13th Latin America Symposium on Circuits and System (LASCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789065⟩</w:t>
+              <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812290v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a Vibrational MEMS-Based Energy Harvester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">DMTJ-Based Non-Volatile Ternary Content Addressable Memory for Energy-Efficient High-Performance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 17th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME55000.2022.9816839⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 13th Latin America Symposium on Circuits and System (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812325v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Smart Living Environment Monitoring Systems from a Metrological Point of View</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of a Vibrational MEMS-Based Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Lamonaca</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Metrology for Living Environment (MetroLivEn) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826978⟩</w:t>
+              <w:t xml:space="preserve">2022 17th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villasimius, France. pp.209-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME55000.2022.9816839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812317v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reset transition in bipolar HfO2-based ReRAM to improve modeling accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low-Cost Smart Living Environment Monitoring Systems from a Metrological Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Luca Carni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gavilanez</w:t>
+                <w:t xml:space="preserve">Francesco Lamonaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Electron Devices Conference (LAEDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cancun, Mexico. </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Metrology for Living Environment (MetroLivEn) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.174-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAEDC54796.2022.9908218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092434v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie hybride pour l'apprentissage de la conception d'un microprocesseur simplifié niveau master avec µWind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. V. Viteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,269 +2995,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting performances of a gap-closing MEMS energy harvester with squeeze-film damping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Implementation of 32nm MD5 Crypto-Processor using Different Topographical Synthesis Techniques and Comparison with 500nm Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345354v1</w:t>
+                <w:t xml:space="preserve">hal-03575909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of 32nm MD5 Crypto-Processor using Different Topographical Synthesis Techniques and Comparison with 500nm Node</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Harvesting performances of a gap-closing MEMS energy harvester with squeeze-film damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03575909v1</w:t>
+                <w:t xml:space="preserve">hal-03345354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 10 nm Tunnel- FETs and FinFETs transistors for ultra-low voltage and high-speed digital circuits</w:t>
               </w:r>
@@ -3282,64 +3282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Landazuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-state reliability of GaN-on-Si Schottky Barrier Diodes: Si3N4 vs. Al2O3/SiO2 GET dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,103 +3507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 180 nm Low-Cost Operational Amplifier for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vicuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
@@ -3654,90 +3654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed and Low-Energy Dual-Mode Logic based Single-Clock-Cycle Binary Comparator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Arequipe, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3771,90 +3771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Model and Performance of an Embedded MEMS Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Holguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Analog VLSI Circuits (AVIC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,103 +3879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF-DC Multiplier for RF Energy Harvester based on 32nm and TFET technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivadeneira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Arequipe (virtual), Peru. pp.1-4, </w:t>
@@ -4026,90 +4026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Nanopores Using the Controlled Dielectric Breakdown Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagel Amaguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Latin America Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mexico, France. </w:t>
@@ -4141,701 +4141,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">720p-HD Grayscale and Color Images Shape Recognition System Implementation on a FPGA Platform with a 1080pFull-HD HDMI Interface using a Hu Moments Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955281v1</w:t>
+                <w:t xml:space="preserve">hal-02951687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Active Voltage Rectifier / Doubler Designed in 90 nm Technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of the technology scaling down to 28nm on Ultra-Low Voltage and Power OTA performance using TCAD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Guayaquil, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951685v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefaan Decoutere</w:t>
+                <w:t xml:space="preserve">720p-HD Grayscale and Color Images Shape Recognition System Implementation on a FPGA Platform with a 1080pFull-HD HDMI Interface using a Hu Moments Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Guayaquil, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597587v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Active Voltage Rectifier / Doubler Designed in 90 nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivadeneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951687v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the technology scaling down to 28nm on Ultra-Low Voltage and Power OTA performance using TCAD simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Decoutere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955295v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binarization Methodology Applied to Digital Images of Petroglyphs from Cueva del Diablo of Manabí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencio Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,77 +4895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Model of OxRAM Devices Based on Intrinsic Electrical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5012,64 +5012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Area Reduction of MD5 based on Cryptoprocessor Using novel approach of Internal Counters on the Finite State Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-José Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5116,77 +5116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFET and FinFET Hybrid Technologies for SRAM Cell: Performance Improvement over a Large VDD-Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Liautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5220,90 +5220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Comparison of a Fast Shape Recognition Algorithm using Different FPGA Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Varengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,90 +5354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Double-Barrier MTJs for Energy-Efficient Nanoscaled STT-MRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5527,64 +5527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Liautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBCCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Sao Paolo, Brazil. pp.85-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5618,77 +5618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for resistive switching in bipolar Hafnium-based memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOMEN IN PHYSICS: 6th IUPAP International Conference on Women in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Birmingham, United Kingdom. pp.060005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-M. Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microprocessor Design with a Direct Bluetooth Connection in 45 nm Technology Using Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,77 +6094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameter extraction of short channel UTBB-FDSOI FET’s with high-κ metal gate and TCAD modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE XXV International Conference on Electronics, Electrical Engineering and Computing (INTERCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lima, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6211,64 +6211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability in GaN-based devices for power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Iucolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,64 +6345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance Extraction of 34-nm Metallurgical Channel Length MOSFET for Parasitic Assessment Using the RFCV Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benalcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cuenca, Ecuador. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6436,77 +6436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model of the resistive switching for Hf-based ReRAM devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cuenca, Ecuador. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,51 +6540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility extraction for 24-nm-channel length n-MOS using the RFCV technique: Effect of the fabrication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benalcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6670,64 +6670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and optimization of the algorithm of automatic color enhancement in digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6768,542 +6768,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of VNA and parameter analyzer for RFCV measurements using Python</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature study of defect generation, under channel hot carrier stress for 35-nm gate length MOSFETs using the Defect-Centric perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando M. Sanchez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L.M. Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Crupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836225⟩</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952164v1</w:t>
+                <w:t xml:space="preserve">hal-02952166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of SiON short MOSFET under Channel Hot Carrier stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Remote control of VNA and parameter analyzer for RFCV measurements using Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952151v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical model of the NBTI-induced threshold voltage, subthreshold swing, and transconductance degradations in advanced p-FinFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical study of SiON short MOSFET under Channel Hot Carrier stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Franco</w:t>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kaczer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838422⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952143v1</w:t>
+                <w:t xml:space="preserve">hal-02952151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature study of defect generation, under channel hot carrier stress for 35-nm gate length MOSFETs using the Defect-Centric perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical model of the NBTI-induced threshold voltage, subthreshold swing, and transconductance degradations in advanced p-FinFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kaczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Procel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">P. Duhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Crupi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Weckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.15.3.1-15.3.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952166v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and implications of increased channel hot carrier variability in nFinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,51 +7527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and extraction of velocity saturation in sub-100nm (110)-Si and (100)-Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7661,51 +7661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line width dependent mobility in high-k a comparative performance study between FUSI and TiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.32-33, </w:t>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Onsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performing 8 /spl Orang/ EOT HfO/sub 2/ / tan low thermal-budget n-channel FETs with solid-phase epitaxially regrown (SPER) junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,64 +8350,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 14A Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8438,64 +8438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8513,64 +8513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPLY+: A Reliable STT-MRAM-Based Smart Material Implication Architecture for In-Memory Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.144084-144094. </w:t>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Double-barrier Magnetic Tunnel Junction-based Digital eNVM array for Neuro-inspired Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Moposita</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (3), pp.1254-1258. </w:t>
@@ -9156,51 +9156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact model based on the Lambert function for AlGaN/GaN Schottky barrier gated-edge termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,382 +9284,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de Confiabilidad en Diodos Basados en AlGaN/GaN Durante el Estado de Encendido</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adjusting thermal stability in double-barrier MTJ for energy improvement in cryogenic STT-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Teman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Politécnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33333/rp.vol50n1.03⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812343v1</w:t>
+                <w:t xml:space="preserve">hal-03812330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting thermal stability in double-barrier MTJ for energy improvement in cryogenic STT-MRAMs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pédagogie hybride pour l’apprentissage de la conception d’un microprocesseur simplifié niveau master avec μWind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Viteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108315⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812330v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie hybride pour l’apprentissage de la conception d’un microprocesseur simplifié niveau master avec μWind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estudio de Confiabilidad en Diodos Basados en AlGaN/GaN Durante el Estado de Encendido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Sicard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
+              <w:t xml:space="preserve">Revista Politécnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33333/rp.vol50n1.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812282v1</w:t>
+                <w:t xml:space="preserve">hal-03812343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing Non-Volatility for Energy-Efficient DMTJ Based Cryogenic STT-MRAM</w:t>
               </w:r>
@@ -9671,77 +9671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele De Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Teman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.108090. </w:t>
@@ -9779,77 +9779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Self-Adaptive Dual Mode Logic Address Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Benedictis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,77 +9913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic multiscale model for HfO2-based resistive random access memories with 1T1R configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176, pp.107947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10151,103 +10151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 32 nm to TFET Technology: New Perspectives for Ultra-Scaled RF-DC Multiplier Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Holguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10294,90 +10294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Voltage, Low-Power Reconfigurable Current-Mode Softmax Circuit for Analog Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Vatalaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1004. </w:t>
@@ -10428,77 +10428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Assessment of AlGaN/GaN Schottky Barrier Diodes Under ON-State Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10575,64 +10575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10677,438 +10677,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of STT-MRAM performance at nanoscaled technology nodes using a device-to-memory simulation framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Influence of GaN- and Si 3 N 4 -Passivation Layers on the Performance of AlGaN/GaN Diodes With a Gated Edge Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2019.111009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (2), pp.883-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2888809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952495v1</w:t>
+                <w:t xml:space="preserve">hal-02951707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility extraction for short channel UTBB-FDSOI MOSFETs under back bias using an accurate inversion charge density model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessment of STT-MRAM performance at nanoscaled technology nodes using a device-to-memory simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Collaert</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.111009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2019.111009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952498v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of GaN- and Si 3 N 4 -Passivation Layers on the Performance of AlGaN/GaN Diodes With a Gated Edge Termination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility extraction for short channel UTBB-FDSOI MOSFETs under back bias using an accurate inversion charge density model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Collaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (2), pp.883-889. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2888809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951707v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Improvements in AlGaN/GaN Schottky Barrier Diodes With a Gated Edge Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11198,77 +11198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of AlN layer sandwiched between the GaN and the Al2O3 layers on the performance and reliability of recessed AlGaN/GaN MOS-HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Iucolano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11328,77 +11328,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On recoverable behavior of PBTI in AlGaN/GaN MOS-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudenzio Meneghesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11462,90 +11462,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Centric Analysis of the Temperature Dependence of the Channel Hot Carrier Degradation in nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.98-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11579,90 +11579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the scaling and the temperature for RERAM cells using the QPC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (12), pp.4693-4698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11696,51 +11696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mobility for HfO2 dielectric FDSOI-UTTB pMOS under substrate biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (10), pp.4235-4240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11774,90 +11774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Centric perspective on channel hot carrier variability in nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11902,330 +11902,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-Centric Distribution of Channel Hot Carrier Degradation in Nano-MOSFETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mobility Improvement Study for 8-Å-EOT HfO₂ UTBB-FD-SOI MOSFET Based on the Direct Extraction of the Back-Channel Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Kaczer</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (12), pp.1167-1169. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (11), pp.3632-3638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2361342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2357673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952196v1</w:t>
+                <w:t xml:space="preserve">hal-02952199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Improvement Study for 8-Å-EOT HfO₂ UTBB-FD-SOI MOSFET Based on the Direct Extraction of the Back-Channel Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Defect-Centric Distribution of Channel Hot Carrier Degradation in Nano-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Collaert</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (11), pp.3632-3638. </w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (12), pp.1167-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2357673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2361342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952199v1</w:t>
+                <w:t xml:space="preserve">hal-02952196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of the quantum point contact theory in the conduction mechanism of bipolar HfO 2 -based resistive random access memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12289,64 +12289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and low-frequency noise behavior of the conductive filament in bipolar HfO2-based resistive random access memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12410,51 +12410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Field Transport Investigation for 25-nm MOSFETs With 0.64-nm EOT: Intrinsic Performance and Parasitic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12514,51 +12514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and Mobility Investigation in 1-nm-EOT HfSiON on Si (110) and (100)—Does the Dielectric Quality Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12661,51 +12661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Importance of Defects in Advanced Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12763,584 +12763,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and Dielectric Quality of 1-nm EOT HfSiON on Si(110) and (100)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Trapping in 1nm EOT high-k/MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herman Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (5), pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952208v1</w:t>
+                <w:t xml:space="preserve">hal-02953461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Defects Close to the Gate Electrode on the Low-Frequency $\hbox{1}/f$ Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Magnone</w:t>
+                <w:t xml:space="preserve">Mobility and Dielectric Quality of 1-nm EOT HfSiON on Si(110) and (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Calogero Pace</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2008.2001551⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (12), pp.3414-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.2006548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952213v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in 1nm EOT high-k/MG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zahid</w:t>
+                <w:t xml:space="preserve">On the Impact of Defects Close to the Gate Electrode on the Low-Frequency $\hbox{1}/f$ Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Degraeve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Calogero Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (9), pp.1056-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2008.2001551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953461v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Incorporation in HfSiO(N)/TaN Gate Stacks: Impact on Performances and NBTI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+                <w:t xml:space="preserve">Reduction of the anomalous VT behavior in MOSFETs with high-κ/metal gate stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houssa</w:t>
+                <w:t xml:space="preserve">Anil Kottantharayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Deweerd</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Julie Pietry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1882-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2007.899435⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952264v1</w:t>
+                <w:t xml:space="preserve">hal-02952528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-k Metal Gate MOSFETs: Impact of Extrinsic Process Condition on the Gate-Stack Quality—A Mobility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13424,578 +13436,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Nitridation of Hafnium Silicate Dielectrics: A Comparison Between Thermal and Plasma Nitridation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vidya Kaushik</w:t>
+                <w:t xml:space="preserve">Nitrogen Incorporation in HfSiO(N)/TaN Gate Stacks: Impact on Performances and NBTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Everaert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">M. Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Deweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2007.898460⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (7), pp.613-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2007.899435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952277v1</w:t>
+                <w:t xml:space="preserve">hal-02952264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Society High-k Characterization by RFCV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+                <w:t xml:space="preserve">Effectiveness of Nitridation of Hafnium Silicate Dielectrics: A Comparison Between Thermal and Plasma Nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Toledano-Luque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">J.-L. Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (7), pp.1771-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2007.898460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953456v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of (110) p-FET high-κ/MG: is it mobility or series resistance limited?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Electrochemical Society High-k Characterization by RFCV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique San Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Toledano-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02952501v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the anomalous VT behavior in MOSFETs with high-κ/metal gate stacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+                <w:t xml:space="preserve">Performance assessment of (110) p-FET high-κ/MG: is it mobility or series resistance limited?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anil Kottantharayil</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique San Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pietry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Thomas Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1882-1885. </w:t>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2058-2062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952528v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics of 8-/spl Aring/ EOT HfO/sub 2//TaN low thermal-budget n-channel FETs with solid-phase epitaxially regrown junctions</w:t>
               </w:r>
@@ -14007,51 +14007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,51 +14167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (9), pp.772-774. </w:t>
@@ -14243,319 +14243,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the dielectric thickness and the metal deposition technique on the mobility for HfO2/TaN NMOS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Barrier permeation effects on the inversion layer subband structure and its applications to the electron mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Sorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80, pp.86-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.107⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 80, pp.82-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952523v1</w:t>
+                <w:t xml:space="preserve">hal-02952537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier permeation effects on the inversion layer subband structure and its applications to the electron mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the dielectric thickness and the metal deposition technique on the mobility for HfO2/TaN NMOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Sorée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80, pp.82-85. </w:t>
+              <w:t xml:space="preserve">, 2005, 80, pp.86-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952537v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14586,64 +14586,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparator Circuit for Power Applications based on Enhancement-mode p-GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberhip hoosted by LASCAS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14700,64 +14700,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 2-nm/20Å Nano-Sheet FET technology with Buried Power Rails and nano Through-Silicon-Vias in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">insa Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14807,51 +14807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of novel devices in CMOS technology by electrical characterization and physics-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14959,51 +14959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5E78877"/>
+    <w:nsid w:val="41D9CFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15190,51 +15190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-trojman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2316-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241071941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52157581818033782603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian David-Egbunu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyanda Zamaswazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Fidel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Holguin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Aracely Pozo Viera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villegas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Procel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Babu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Pozo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC61552.2024.10555862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703983" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108276" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC58183.2023.10209142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Musello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Taco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lanuzza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789054" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moposita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Crupi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicuna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Procel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME55000.2022.9816839" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Jimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Carni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamonaca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826978" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gavilanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC54796.2022.9908218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. V. Viteri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Borja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rendon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Landazuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Acurio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Jaeger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bakeroot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Decoutere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhopher Mosquera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590655" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escobar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivadeneira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagel Amaguayo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC51812.2021.9437914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02597587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zambrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Orozco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valencia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aviles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liautard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arevalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varengues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Arevalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339871" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Procel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paredes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jayat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956790" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vaca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERCON.2018.8526445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Iucolano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ronchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benalcazar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Procel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261677" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Romero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortega" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836238" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Franco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weckx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838422" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952166v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Procel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crupi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836241" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grasser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Ragnarsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kauerauf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Keersgieter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2011.5872255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantisano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dejaeger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2008.4588560" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952258v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.San Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2007.378909" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zahid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraeve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339715" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shickova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmerman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339748" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kaushik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Onsia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2006.307721" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-&#197;ke Ragnarsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Severi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469281" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Al Katat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Bitar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3577048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2024.3366083" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garz&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3240474" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Posthuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108778" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812343v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33333/rp.vol50n1.03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Teman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108315" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812282v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Viteri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele De Rose" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108090" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedictis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rend&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Le&#243;n-Sosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Lugo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Suquillo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103174" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040525" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vatalaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2969638" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.01.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rosa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.111009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952498v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Collaert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951707v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2888809" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2818409" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955194v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magnone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iucolano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952520v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenzio Meneghesso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.03.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Procel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2015.2511085" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7786299" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Franco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kaczer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2361342" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952199v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2357673" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952394v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Maccaronio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818499" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952546v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.076" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragnarsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2193402" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953781v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pantisano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Dehan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2032280" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob O'Connor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Groeseneken" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Maes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2006548" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952213v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Pace" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2001551" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953461v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Degraeve" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aoulaiche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952264v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deweerd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.899435" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Ke Ragnarsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Rosmeulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Kaushik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.890230" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Everaert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.898460" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953456v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique San Andres" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Toledano-Luque" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952501v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffman" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.090" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRPXRL7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952528v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kottantharayil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pietry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.074" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFJFWJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Brunco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.876274" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. San Andres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2006.881089" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952523v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lujan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.107" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQCNK4WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952537v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Magnus" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Sor&#233;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.047" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN50BDH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04186009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-trojman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2316-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241071941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52157581818033782603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Aracely Pozo Viera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian David-Egbunu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyanda Zamaswazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Fidel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Holguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villegas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Procel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Babu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Pozo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC61552.2024.10555862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703983" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC58183.2023.10209142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gavilanez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC54796.2022.9908218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Musello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Taco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lanuzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moposita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Crupi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicuna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Procel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME55000.2022.9816839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Carni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamonaca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826978" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. V. Viteri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Borja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590739" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rendon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Landazuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Acurio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Jaeger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bakeroot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Decoutere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhopher Mosquera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590655" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escobar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivadeneira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagel Amaguayo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC51812.2021.9437914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zambrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Orozco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valencia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02597587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aviles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liautard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arevalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varengues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Arevalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339871" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Procel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paredes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jayat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956790" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vaca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERCON.2018.8526445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Iucolano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ronchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benalcazar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Procel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261677" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Romero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Procel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crupi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836241" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836225" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836238" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Franco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weckx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838422" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grasser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Ragnarsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kauerauf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Keersgieter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2011.5872255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantisano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dejaeger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2008.4588560" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952258v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.San Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2007.378909" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zahid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraeve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339715" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shickova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmerman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339748" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kaushik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Onsia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2006.307721" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-&#197;ke Ragnarsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Severi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469281" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Al Katat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Bitar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3577048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2024.3366083" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garz&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3240474" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Posthuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108778" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Teman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812282v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Viteri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33333/rp.vol50n1.03" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele De Rose" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108090" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedictis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rend&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Le&#243;n-Sosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Lugo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Suquillo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103174" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040525" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vatalaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2969638" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.01.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2888809" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rosa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.111009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Collaert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2818409" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955194v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magnone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iucolano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952520v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenzio Meneghesso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.03.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Procel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2015.2511085" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7786299" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Franco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kaczer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952199v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2357673" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952196v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2361342" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952394v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Maccaronio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818499" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952546v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.076" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragnarsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2193402" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953781v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pantisano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Dehan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2032280" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob O'Connor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Groeseneken" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953461v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Degraeve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aoulaiche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952208v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Maes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2006548" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952213v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Pace" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2001551" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952528v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kottantharayil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pietry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.074" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFJFWJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Ke Ragnarsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Rosmeulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Kaushik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.890230" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deweerd" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.899435" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952277v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Everaert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.898460" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953456v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique San Andres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Toledano-Luque" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffman" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.090" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRPXRL7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Brunco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.876274" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. San Andres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2006.881089" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952537v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lujan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Magnus" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Sor&#233;e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.047" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN50BDH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952523v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.107" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQCNK4WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04186009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>