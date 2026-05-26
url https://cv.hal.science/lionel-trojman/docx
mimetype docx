--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">52157581818033782603</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=kpW-ND0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -209,8124 +230,8124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for Power System-on-Chip Integration Based on E-Mode p-GaN HEMTs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Efficiency and Stability in 2D/3D Hybrid Perovskite Solar Cells: A Simulation Study of N-I-P and P-I-N Architectures with Different Charge Transport Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisly Fidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JNPV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505482v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Efficiency and Stability in 2D/3D Hybrid Perovskite Solar Cells: A Simulation Study of N-I-P and P-I-N Architectures with Different Charge Transport Layers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Physics-Based Modeling of TFETs: A Comprehensive Geometric and Material Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">INFOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503816v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de la stabilité des pérovskites pour une technologie photovoltaïque adaptée aux besoins énergétiques des objets numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Strain in FAPbI? to Supress Non-radiative Recombination: Toward a 2D/3D System Perovskite for High Efficiency Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyanda Zamaswazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisly Fidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503659v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits intégrés durant des programmes doctoraux en technologie GaN et en 65nm : une accélération d’innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle approche de la stabilité des pérovskites pour une technologie photovoltaïque adaptée aux besoins énergétiques des objets numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian David-Egbunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esidor Ntsoenzok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPCNFM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503643v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Strain in FAPbI? to Supress Non-radiative Recombination: Toward a 2D/3D System Perovskite for High Efficiency Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Botsoa</w:t>
+                <w:t xml:space="preserve">Fabrication de circuits intégrés durant des programmes doctoraux en technologie GaN et en 65nm : une accélération d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">JPCNFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503844v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Physics-Based Modeling of TFETs: A Comprehensive Geometric and Material Perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TERO-PUF optimisé pour l'étalonnage sur Intel MAX-10 pour des PUF faibles et robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Procel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Granada, Spain</w:t>
+              <w:t xml:space="preserve">JPCNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504913v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERO-PUF optimisé pour l'étalonnage sur Intel MAX-10 pour des PUF faibles et robustes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ultra-Fast and High-Reliability VCMA-MTJ Based TCAM for Precision Search Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Vicuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreejith Babu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503630v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Fast and High-Reliability VCMA-MTJ Based TCAM for Precision Search Operations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design Methodology for Power System-on-Chip Integration Based on E-Mode p-GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Aracely Pozo Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE NEWCASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055009v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Gate Driver Based-on E-mode p-GaN HEMTs Handling 650V/10A GaN Power Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Sherbroock, Canada. pp.333-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of high resistive conduction mechanism in HfO 2 -based ReRAM devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Guatemala City, Guatemala. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC61552.2024.10555862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-GaN Integrated Overcurrent Protection Circuit Using Only Enhancement-mode p-GaN Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 37th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Joao Pessoa, Brazil. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI62366.2024.10703983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Toulouse, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186168v1</w:t>
+                <w:t xml:space="preserve">hal-04502940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de cellules nano-CMOS -Perspectives à dix ans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis and Design of a Self-Powered VEH System Based on ULP Comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Pédagogiques - JPCNFM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Trojman; Luis-Miguel Procel, Feb 2023, Quito, Ecuador. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502940v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Design of a Self-Powered VEH System Based on ULP Comparator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Puebla, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186120v1</w:t>
+                <w:t xml:space="preserve">hal-04396660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancement-mode p-GaN Comparators for power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
+              <w:t xml:space="preserve">2023 18th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396660v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement-mode p-GaN Comparators for power applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of the compliance current in the electroforming process of HfO 2 -based ReRAM devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 18th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161779⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Puebla, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC58183.2023.10209142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186145v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reset transition in bipolar HfO2-based ReRAM to improve modeling accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Voltage-to-Voltage Sigmoid Neuron Activation Function Design for Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Gavilanez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Electron Devices Conference (LAEDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAEDC54796.2022.9908218⟩</w:t>
+              <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092434v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient FinFET-Versus TFET-Based STT-MRAM Bitcells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage and Technology Scaling of DMTJ-based STT-MRAMs for Energy-Efficient Embedded Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Puerto Varas, France. pp.01-04, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-to-Voltage Sigmoid Neuron Activation Function Design for Artificial Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DMTJ-Based Non-Volatile Ternary Content Addressable Memory for Energy-Efficient High-Performance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th Latin America Symposium on Circuits and System (LASCAS) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789075⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 13th Latin America Symposium on Circuits and System (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812298v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMTJ-Based Non-Volatile Ternary Content Addressable Memory for Energy-Efficient High-Performance Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of a Vibrational MEMS-Based Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Taco</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 13th Latin America Symposium on Circuits and System (LASCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Puerto Varas, Chile. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 17th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villasimius, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LASCAS53948.2022.9789065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRIME55000.2022.9816839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812290v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a Vibrational MEMS-Based Energy Harvester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-Cost Smart Living Environment Monitoring Systems from a Metrological Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Luca Carni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Lamonaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 17th Conference on Ph.D Research in Microelectronics and Electronics (PRIME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME55000.2022.9816839⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Metrology for Living Environment (MetroLivEn) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cosenza, Italy. pp.174-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812325v1</w:t>
+                <w:t xml:space="preserve">hal-03812317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Smart Living Environment Monitoring Systems from a Metrological Point of View</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of the reset transition in bipolar HfO2-based ReRAM to improve modeling accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Lamonaca</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gavilanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Metrology for Living Environment (MetroLivEn) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetroLivEnv54405.2022.9826978⟩</w:t>
+              <w:t xml:space="preserve">Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAEDC54796.2022.9908218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812317v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie hybride pour l'apprentissage de la conception d'un microprocesseur simplifié niveau master avec µWind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Harvesting performances of a gap-closing MEMS energy harvester with squeeze-film damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Sicard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2021 :16e journées pédagogiques du CNFM (Coordination Nationale pour la Formation en Micro-électronique et en nanotechnologies)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810252v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of 32nm MD5 Crypto-Processor using Different Topographical Synthesis Techniques and Comparison with 500nm Node</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pédagogie hybride pour l'apprentissage de la conception d'un microprocesseur simplifié niveau master avec µWind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. V. Viteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590739⟩</w:t>
+              <w:t xml:space="preserve">JPCNFM 2021 :16e journées pédagogiques du CNFM (Coordination Nationale pour la Formation en Micro-électronique et en nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, St Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575909v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting performances of a gap-closing MEMS energy harvester with squeeze-film damping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of 10 nm Tunnel- FETs and FinFETs transistors for ultra-low voltage and high-speed digital circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Landazuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345354v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 10 nm Tunnel- FETs and FinFETs transistors for ultra-low voltage and high-speed digital circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Cao</w:t>
+                <w:t xml:space="preserve">Implementation of 32nm MD5 Crypto-Processor using Different Topographical Synthesis Techniques and Comparison with 500nm Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jose Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Landazuri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590651⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575604v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-state reliability of GaN-on-Si Schottky Barrier Diodes: Si3N4 vs. Al2O3/SiO2 GET dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bakeroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan Decoutere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Monterey (virtual conference), United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS46558.2021.9405163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 180 nm Low-Cost Operational Amplifier for IoT Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mateo Rendon</w:t>
+                <w:t xml:space="preserve">RF-DC Multiplier for RF Energy Harvester based on 32nm and TFET technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivadeneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590655⟩</w:t>
+              <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Arequipe (virtual), Peru. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS51355.2021.9459129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575586v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed and Low-Energy Dual-Mode Logic based Single-Clock-Cycle Binary Comparator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A 180 nm Low-Cost Operational Amplifier for IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Musello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS51355.2021.9459151⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Fifth Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cuenca, Ecuador. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM53643.2021.9590655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107004v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Model and Performance of an Embedded MEMS Energy Harvester</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-Speed and Low-Energy Dual-Mode Logic based Single-Clock-Cycle Binary Comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Analog VLSI Circuits (AVIC) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Arequipe, Peru. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS51355.2021.9459151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346368v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF-DC Multiplier for RF Energy Harvester based on 32nm and TFET technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrical Model and Performance of an Embedded MEMS Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LASCAS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Analog VLSI Circuits (AVIC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107008v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Nanopores Using the Controlled Dielectric Breakdown Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagel Amaguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Musello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Latin America Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mexico, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LAEDC51812.2021.9437914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Decoutere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951687v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the technology scaling down to 28nm on Ultra-Low Voltage and Power OTA performance using TCAD simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">720p-HD Grayscale and Color Images Shape Recognition System Implementation on a FPGA Platform with a 1080pFull-HD HDMI Interface using a Hu Moments Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955295v1</w:t>
+                <w:t xml:space="preserve">hal-02955281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">720p-HD Grayscale and Color Images Shape Recognition System Implementation on a FPGA Platform with a 1080pFull-HD HDMI Interface using a Hu Moments Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of Active Voltage Rectifier / Doubler Designed in 90 nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivadeneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955281v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Active Voltage Rectifier / Doubler Designed in 90 nm Technology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Jose, Costa Rica. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069013⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS45839.2020.9069027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951685v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable CMOS/STT-MTJ Non-Volatile Circuit for Logic-in-Memory Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
+                <w:t xml:space="preserve">Effects of the technology scaling down to 28nm on Ultra-Low Voltage and Power OTA performance using TCAD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 11th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ANDESCON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Guayaquil, Ecuador</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597587v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binarization Methodology Applied to Digital Images of Petroglyphs from Cueva del Diablo of Manabí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencio Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Model of OxRAM Devices Based on Intrinsic Electrical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAED.2019.8714728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Area Reduction of MD5 based on Cryptoprocessor Using novel approach of Internal Counters on the Finite State Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploiting Double-Barrier MTJs for Energy-Efficient Nanoscaled STT-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Finocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014878⟩</w:t>
+              <w:t xml:space="preserve">2019 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951693v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFET and FinFET Hybrid Technologies for SRAM Cell: Performance Improvement over a Large VDD-Range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">New Insight for next Generation SRAM: Tunnel FET versus FinFET for Different Topologies Luis-Miguel Procel Instituto de Micro/Nanoelectrónica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Liautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014896⟩</w:t>
+              <w:t xml:space="preserve">SBCCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sao Paolo, Brazil. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951697v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Comparison of a Fast Shape Recognition Algorithm using Different FPGA Platforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Power and Area Reduction of MD5 based on Cryptoprocessor Using novel approach of Internal Counters on the Finite State Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951692v1</w:t>
+                <w:t xml:space="preserve">hal-02951693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Double-Barrier MTJs for Energy-Efficient Nanoscaled STT-MRAMs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implementation and Comparison of a Fast Shape Recognition Algorithm using Different FPGA Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Varengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Finocchio</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795223⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953651v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight for next Generation SRAM: Tunnel FET versus FinFET for Different Topologies Luis-Miguel Procel Instituto de Micro/Nanoelectrónica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">TFET and FinFET Hybrid Technologies for SRAM Cell: Performance Improvement over a Large VDD-Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Liautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCCI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Fourth Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Guayaquil, Ecuador. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM48019.2019.9014896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3338852.3339871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951701v1</w:t>
+                <w:t xml:space="preserve">hal-02951697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for resistive switching in bipolar Hafnium-based memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOMEN IN PHYSICS: 6th IUPAP International Conference on Women in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Birmingham, United Kingdom. pp.060005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5110123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Different Technologies for Transistor Rectifiers Circuits for Micropower Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-M. Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LAED.2019.8714738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Feedback Interferometry imaging sensor for micrometric flow-patterns using continuous scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Quotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microprocessor Design with a Direct Bluetooth Connection in 45 nm Technology Using Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 10th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.105-108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS.2019.8667540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameter extraction of short channel UTBB-FDSOI FET’s with high-κ metal gate and TCAD modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reliability in GaN-based devices for power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Iucolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE XXV International Conference on Electronics, Electrical Engineering and Computing (INTERCON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INTERCON.2018.8526445⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cuenca, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM.2018.8580263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951713v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability in GaN-based devices for power applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the parameter extraction of short channel UTBB-FDSOI FET’s with high-κ metal gate and TCAD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETCM.2018.8580263⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE XXV International Conference on Electronics, Electrical Engineering and Computing (INTERCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lima, Peru. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERCON.2018.8526445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951709v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance Extraction of 34-nm Metallurgical Channel Length MOSFET for Parasitic Assessment Using the RFCV Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benalcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cuenca, Ecuador. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETCM.2018.8580289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model of the resistive switching for Hf-based ReRAM devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Third Ecuador Technical Chapters Meeting (ETCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cuenca, Ecuador. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETCM.2018.8580284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility extraction for 24-nm-channel length n-MOS using the RFCV technique: Effect of the fabrication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Benalcazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jobard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Autumn Meeting on Power, Electronics and Computing (ROPEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ixtapa, Mexico. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROPEC.2017.8261677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and optimization of the algorithm of automatic color enhancement in digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Autumn Meeting on Power, Electronics and Computing (ROPEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ixtapa, Mexico. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROPEC.2017.8261651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature study of defect generation, under channel hot carrier stress for 35-nm gate length MOSFETs using the Defect-Centric perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Remote control of VNA and parameter analyzer for RFCV measurements using Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Crupi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952166v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote control of VNA and parameter analyzer for RFCV measurements using Python</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Garzon</w:t>
+                <w:t xml:space="preserve">Statistical study of SiON short MOSFET under Channel Hot Carrier stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando M. Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Juan Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836225⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952164v1</w:t>
+                <w:t xml:space="preserve">hal-02952151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of SiON short MOSFET under Channel Hot Carrier stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical model of the NBTI-induced threshold voltage, subthreshold swing, and transconductance degradations in advanced p-FinFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ortega</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. J. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kaczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836238⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.15.3.1-15.3.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952151v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical model of the NBTI-induced threshold voltage, subthreshold swing, and transconductance degradations in advanced p-FinFETs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature study of defect generation, under channel hot carrier stress for 35-nm gate length MOSFETs using the Defect-Centric perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weckx</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.M. Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2016.7838422⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE ANDESCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Arequipa, Peru. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANDESCON.2016.7836241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952143v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and implications of increased channel hot carrier variability in nFinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Reliability Physics Symposium (IRPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Monterey, United States. pp.3B.5.1-3B.5.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the mobility reduction in bulk-Si, UTBOX-FDSOI and SiGe devices with ultrathin-EOT dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kauerauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Keersgieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Hsinchu, Japan. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTSA.2011.5872255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and extraction of velocity saturation in sub-100nm (110)-Si and (100)-Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Honolulu, United States. pp.52-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLSIT.2008.4588560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line width dependent mobility in high-k a comparative performance study between FUSI and TiN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.San Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Symposium on VLSI Technology, Systems and Applications (VLSI-TSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Hsinchu, Japan. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTSA.2007.378909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced electrical characterization toward (sub) 1nm EOT HfSiON ¿ hole trapping in PFET and L-dependent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.32-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLSIT.2007.4339715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel, Effective and Cost-Efficient Method of Introducing Fluorine into Metal/Hf-based Gate Stack in MuGFET and Planar SOI Devices with Significant BTI Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Symposium on VLSI Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan. pp.112-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLSIT.2007.4339748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-wafer controlled interface layer thickness variation, and its application to SiO 2 / high-κ stack characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Onsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSDERC 2006. Proceedings of the 36th European Solid-State Device Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Montreux, Switzerland. pp.395-398, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESSDER.2006.307721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performing 8 /spl Orang/ EOT HfO/sub 2/ / tan low thermal-budget n-channel FETs with solid-phase epitaxially regrown (SPER) junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digest of Technical Papers. 2005 Symposium on VLSI Technology, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Kyoto, Japan. pp.234-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/.2005.1469281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8336,267 +8357,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 14A Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 5-nm FinFET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 3-nm Nano-Sheet FET technology in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8606,6077 +8627,6077 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph-Driven Approach in Aspect-Based Sentiment Analysis: Exploring the Impact of Embedding Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Al Katat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hazimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim El Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.102553 - 102563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2025.3577048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Language Processing for Arabic Sentiment Analysis: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Al Katat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hazimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBDATA.2024.3366083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPLY+: A Reliable STT-MRAM-Based Smart Material Implication Architecture for In-Memory Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.144084-144094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Double-barrier Magnetic Tunnel Junction-based Digital eNVM array for Neuro-inspired Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vladimirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lanuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (3), pp.1254-1258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2023.3240474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact model based on the Lambert function for AlGaN/GaN Schottky barrier gated-edge termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Posthuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan Decoutere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 210, pp.108778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2023.108778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting thermal stability in double-barrier MTJ for energy improvement in cryogenic STT-MRAMs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estudio de Confiabilidad en Diodos Basados en AlGaN/GaN Durante el Estado de Encendido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.108315. </w:t>
+              <w:t xml:space="preserve">Revista Politécnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.27-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33333/rp.vol50n1.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812330v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie hybride pour l’apprentissage de la conception d’un microprocesseur simplifié niveau master avec μWind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjusting thermal stability in double-barrier MTJ for energy improvement in cryogenic STT-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Viteri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Teman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812282v1</w:t>
+                <w:t xml:space="preserve">hal-03812330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de Confiabilidad en Diodos Basados en AlGaN/GaN Durante el Estado de Encendido</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pédagogie hybride pour l’apprentissage de la conception d’un microprocesseur simplifié niveau master avec μWind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Viteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Politécnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33333/rp.vol50n1.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812343v1</w:t>
+                <w:t xml:space="preserve">hal-03812282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Non-Volatility for Energy-Efficient DMTJ Based Cryogenic STT-MRAM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From 32 nm to TFET Technology: New Perspectives for Ultra-Scaled RF-DC Multiplier Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Holguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Taco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.108090. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11040525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254839v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Self-Adaptive Dual Mode Logic Address Decoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
+                <w:t xml:space="preserve">A Low-Voltage, Low-Power Reconfigurable Current-Mode Softmax Circuit for Analog Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Vatalaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana Musello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mateo Rendón</w:t>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Moposita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.1052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10091052⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10091004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218329v1</w:t>
+                <w:t xml:space="preserve">hal-03218334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic multiscale model for HfO2-based resistive random access memories with 1T1R configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relaxing Non-Volatility for Energy-Efficient DMTJ Based Cryogenic STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele De Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Teman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 176, pp.107947. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.108090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218283v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer, screening and diagnostic tools: All you need to know</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Efficient Self-Adaptive Dual Mode Logic Address Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vicuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhopher Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Musello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Barba</w:t>
+                <w:t xml:space="preserve">Sara Benedictis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana León-Sosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fernando Torres</w:t>
+                <w:t xml:space="preserve">Mateo Rendón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2020.103174⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10091052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218320v1</w:t>
+                <w:t xml:space="preserve">hal-03218329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 32 nm to TFET Technology: New Perspectives for Ultra-Scaled RF-DC Multiplier Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic multiscale model for HfO2-based resistive random access memories with 1T1R configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Taco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11040525⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.107947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2020.107947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575546v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Voltage, Low-Power Reconfigurable Current-Mode Softmax Circuit for Analog Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breast cancer, screening and diagnostic tools: All you need to know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana León-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Vatalaro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Daniela Suquillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10091004⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.103174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2020.103174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218334v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Assessment of AlGaN/GaN Schottky Barrier Diodes Under ON-State Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Moposita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.167-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2020.2969638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of STT-MRAMs based on double-barrier MTJs for cache applications by means of a device-to-system level simulation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71, pp.56-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2020.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of GaN- and Si 3 N 4 -Passivation Layers on the Performance of AlGaN/GaN Diodes With a Gated Edge Termination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Assessment of STT-MRAM performance at nanoscaled technology nodes using a device-to-memory simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lanuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.111009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2019.111009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2888809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951707v1</w:t>
+                <w:t xml:space="preserve">hal-02952495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of STT-MRAM performance at nanoscaled technology nodes using a device-to-memory simulation framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mobility extraction for short channel UTBB-FDSOI MOSFETs under back bias using an accurate inversion charge density model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raffaele de Rosa</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2019.111009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952495v1</w:t>
+                <w:t xml:space="preserve">hal-02952498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility extraction for short channel UTBB-FDSOI MOSFETs under back bias using an accurate inversion charge density model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of GaN- and Si 3 N 4 -Passivation Layers on the Performance of AlGaN/GaN Diodes With a Gated Edge Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Acurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bakeroot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (2), pp.883-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2888809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952498v1</w:t>
+                <w:t xml:space="preserve">hal-02951707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Improvements in AlGaN/GaN Schottky Barrier Diodes With a Gated Edge Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bakeroot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (5), pp.1765-1770. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2818409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of AlN layer sandwiched between the GaN and the Al2O3 layers on the performance and reliability of recessed AlGaN/GaN MOS-HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Iucolano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 178, pp.42-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2017.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On recoverable behavior of PBTI in AlGaN/GaN MOS-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Acurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Magnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudenzio Meneghesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.49-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2017.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Centric Analysis of the Temperature Dependence of the Channel Hot Carrier Degradation in nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.98-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDMR.2015.2511085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the scaling and the temperature for RERAM cells using the QPC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (12), pp.4693-4698. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TLA.2016.7816999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mobility for HfO2 dielectric FDSOI-UTTB pMOS under substrate biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (10), pp.4235-4240. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TLA.2016.7786299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Centric perspective on channel hot carrier variability in nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 147, pp.72-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2015.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Improvement Study for 8-Å-EOT HfO₂ UTBB-FD-SOI MOSFET Based on the Direct Extraction of the Back-Channel Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Defect-Centric Distribution of Channel Hot Carrier Degradation in Nano-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Procel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Collaert</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (12), pp.1167-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2361342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2357673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952199v1</w:t>
+                <w:t xml:space="preserve">hal-02952196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-Centric Distribution of Channel Hot Carrier Degradation in Nano-MOSFETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mobility Improvement Study for 8-Å-EOT HfO₂ UTBB-FD-SOI MOSFET Based on the Direct Extraction of the Back-Channel Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Kaczer</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Collaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (11), pp.3632-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2357673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2361342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952196v1</w:t>
+                <w:t xml:space="preserve">hal-02952199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of the quantum point contact theory in the conduction mechanism of bipolar HfO 2 -based resistive random access memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (7), pp.074509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4818499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and low-frequency noise behavior of the conductive filament in bipolar HfO2-based resistive random access memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenzo Maccaronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Miguel Procel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Crupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Field Transport Investigation for 25-nm MOSFETs With 0.64-nm EOT: Intrinsic Performance and Parasitic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (7), pp.1856-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2012.2193402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and Mobility Investigation in 1-nm-EOT HfSiON on Si (110) and (100)—Does the Dielectric Quality Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morin Dehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (12), pp.3009-3017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2009.2032280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Importance of Defects in Advanced Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Kaczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Groeseneken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (1), pp.651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping in 1nm EOT high-k/MG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Mobility and Dielectric Quality of 1-nm EOT HfSiON on Si(110) and (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Degraeve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Herman Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (12), pp.3414-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2008.2006548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953461v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and Dielectric Quality of 1-nm EOT HfSiON on Si(110) and (100)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Impact of Defects Close to the Gate Electrode on the Low-Frequency $\hbox{1}/f$ Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Magnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Maes</w:t>
+                <w:t xml:space="preserve">Calogero Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (12), pp.3414-3420. </w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (9), pp.1056-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2008.2006548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LED.2008.2001551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952208v1</w:t>
+                <w:t xml:space="preserve">hal-02952213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Defects Close to the Gate Electrode on the Low-Frequency $\hbox{1}/f$ Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Trapping in 1nm EOT high-k/MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calogero Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (5), pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952213v1</w:t>
+                <w:t xml:space="preserve">hal-02953461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the anomalous VT behavior in MOSFETs with high-κ/metal gate stacks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anil Kottantharayil</w:t>
+                <w:t xml:space="preserve">High-k Metal Gate MOSFETs: Impact of Extrinsic Process Condition on the Gate-Stack Quality—A Mobility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pietry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Rosmeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.074⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (3), pp.497-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2006.890230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02952528v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-k Metal Gate MOSFETs: Impact of Extrinsic Process Condition on the Gate-Stack Quality—A Mobility Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Incorporation in HfSiO(N)/TaN Gate Stacks: Impact on Performances and NBTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Deweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vidya Kaushik</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2006.890230⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (7), pp.613-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2007.899435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952297v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Incorporation in HfSiO(N)/TaN Gate Stacks: Impact on Performances and NBTI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Houssa</w:t>
+                <w:t xml:space="preserve">Effectiveness of Nitridation of Hafnium Silicate Dielectrics: A Comparison Between Thermal and Plasma Nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Deweerd</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J.-L. Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Conard</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2007.899435⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (7), pp.1771-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2007.898460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952264v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Nitridation of Hafnium Silicate Dielectrics: A Comparison Between Thermal and Plasma Nitridation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vidya Kaushik</w:t>
+                <w:t xml:space="preserve">The Electrochemical Society High-k Characterization by RFCV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique San Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Everaert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Toledano-Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars-Ke Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952277v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Society High-k Characterization by RFCV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance assessment of (110) p-FET high-κ/MG: is it mobility or series resistance limited?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Severi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique San Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique San Andres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Thomas Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2058-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953456v1</w:t>
+                <w:t xml:space="preserve">hal-02952501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of (110) p-FET high-κ/MG: is it mobility or series resistance limited?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduction of the anomalous VT behavior in MOSFETs with high-κ/metal gate stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kottantharayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pietry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2058-2062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.090⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.1882-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952501v1</w:t>
+                <w:t xml:space="preserve">hal-02952528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics of 8-/spl Aring/ EOT HfO/sub 2//TaN low thermal-budget n-channel FETs with solid-phase epitaxially regrown junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Ragnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Brunco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (7), pp.1657-1668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2006.876274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Split Capacitance–Voltage Measurements of Short-Channel and Leaky MOSFET Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. San Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pantisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (9), pp.772-774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2006.881089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier permeation effects on the inversion layer subband structure and its applications to the electron mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Effect of the dielectric thickness and the metal deposition technique on the mobility for HfO2/TaN NMOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Sorée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80, pp.82-85. </w:t>
+              <w:t xml:space="preserve">, 2005, 80, pp.86-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952537v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the dielectric thickness and the metal deposition technique on the mobility for HfO2/TaN NMOS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Barrier permeation effects on the inversion layer subband structure and its applications to the electron mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Sorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Åke Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Houssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80, pp.86-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.107⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 80, pp.82-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952523v1</w:t>
+                <w:t xml:space="preserve">hal-02952537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparator Circuit for Power Applications based on Enhancement-mode p-GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Prócel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberhip hoosted by LASCAS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14686,104 +14707,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 2-nm/20Å Nano-Sheet FET technology with Buried Power Rails and nano Through-Silicon-Vias in Microwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">insa Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14793,105 +14814,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of novel devices in CMOS technology by electrical characterization and physics-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04186009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14959,51 +14980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41D9CFC0"/>
+    <w:nsid w:val="214DAC4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15190,51 +15211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-trojman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2316-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241071941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52157581818033782603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Aracely Pozo Viera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian David-Egbunu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyanda Zamaswazi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Fidel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Holguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villegas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Procel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Babu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Pozo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC61552.2024.10555862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703983" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC58183.2023.10209142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gavilanez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC54796.2022.9908218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Musello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Taco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lanuzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moposita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Crupi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicuna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Procel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME55000.2022.9816839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Carni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamonaca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826978" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. V. Viteri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Borja" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590739" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rendon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Landazuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Acurio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Jaeger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bakeroot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Decoutere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhopher Mosquera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590655" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escobar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivadeneira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagel Amaguayo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC51812.2021.9437914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zambrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Orozco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valencia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02597587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aviles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liautard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arevalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varengues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Arevalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795223" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339871" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Procel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paredes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jayat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956790" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vaca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERCON.2018.8526445" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Iucolano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ronchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benalcazar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Procel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261677" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Romero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verdier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Procel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crupi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836241" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836225" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836238" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Franco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weckx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838422" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grasser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112706" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Ragnarsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kauerauf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Keersgieter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2011.5872255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantisano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dejaeger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2008.4588560" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952258v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.San Andres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2007.378909" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zahid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraeve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339715" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shickova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmerman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339748" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kaushik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Onsia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2006.307721" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-&#197;ke Ragnarsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Severi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469281" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Al Katat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Bitar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3577048" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2024.3366083" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garz&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344197" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3240474" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Posthuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108778" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Teman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812282v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Viteri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812343v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33333/rp.vol50n1.03" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele De Rose" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108090" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedictis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rend&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Le&#243;n-Sosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Lugo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Suquillo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103174" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040525" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vatalaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2969638" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.01.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2888809" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rosa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.111009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Collaert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2818409" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955194v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magnone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iucolano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952520v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenzio Meneghesso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.03.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Procel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2015.2511085" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7786299" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Franco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kaczer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952199v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2357673" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952196v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2361342" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952394v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Maccaronio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818499" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952546v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.076" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragnarsson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2193402" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953781v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pantisano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Dehan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2032280" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob O'Connor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Groeseneken" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953461v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Degraeve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aoulaiche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952208v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Maes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2006548" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952213v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Pace" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2001551" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952528v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kottantharayil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pietry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.074" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFJFWJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Ke Ragnarsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Rosmeulen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Kaushik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.890230" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deweerd" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.899435" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952277v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Everaert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.898460" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953456v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique San Andres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Toledano-Luque" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952501v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffman" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.090" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRPXRL7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Brunco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.876274" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. San Andres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2006.881089" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952537v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lujan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Magnus" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Sor&#233;e" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.047" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN50BDH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952523v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.107" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQCNK4WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04186009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-trojman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2316-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241071941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52157581818033782603" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kpW-ND0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian David-Egbunu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyanda Zamaswazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Fidel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Villegas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Procel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esidor Ntsoenzok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Holguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Aracely Pozo Viera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Babu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Pozo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Pr&#243;cel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC61552.2024.10555862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI62366.2024.10703983" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108276" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC58183.2023.10209142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moposita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Crupi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lanuzza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Musello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Taco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garzon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicuna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Procel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME55000.2022.9816839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jose Jimenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Carni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamonaca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroLivEnv54405.2022.9826978" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gavilanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC54796.2022.9908218" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. V. Viteri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rendon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Landazuri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590651" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Borja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590739" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Acurio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Jaeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bakeroot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Decoutere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405163" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivadeneira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhopher Mosquera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM53643.2021.9590655" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Escobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS51355.2021.9459151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238942v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagel Amaguayo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAEDC51812.2021.9437914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02597587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951685v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS45839.2020.9069013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zambrano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Bonilla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valencia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aviles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Delgado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Vasquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014866" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arevalo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liautard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339871" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014878" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varengues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Arevalo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014902" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM48019.2019.9014896" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Procel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paredes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714738" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jayat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956790" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chavez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jaramillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2019.8667540" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Iucolano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ronchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Vaca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERCON.2018.8526445" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Benalcazar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580289" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952130v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Procel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261677" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Romero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verdier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROPEC.2017.8261651" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836225" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836238" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Franco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaczer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weckx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2016.7838422" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Procel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crupi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANDESCON.2016.7836241" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grasser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112706" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953487v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Ragnarsson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kauerauf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Keersgieter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schram" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2011.5872255" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pantisano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dejaeger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Severi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2008.4588560" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.San Andres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTSA.2007.378909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zahid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraeve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shickova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collaert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmerman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2007.4339748" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952300v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. O'Sullivan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Kaushik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Onsia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2006.307721" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952626v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-&#197;ke Ragnarsson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Severi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Johnson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469281" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418511v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Sharma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187209v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Al Katat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Bitar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angarita" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3577048" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2024.3366083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462146v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garz&#243;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344197" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3240474" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462117v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Posthuma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108778" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812343v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33333/rp.vol50n1.03" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Teman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108315" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Viteri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11040525" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218334v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vatalaro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254839v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele De Rose" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108090" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benedictis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Rend&#243;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10091052" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Le&#243;n-Sosa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Lugo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Suquillo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103174" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2969638" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.01.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952495v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele de Rosa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.111009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952498v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Collaert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.02.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951707v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2888809" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951714v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2818409" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955194v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magnone" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Iucolano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2017.04.044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudenzio Meneghesso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.03.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Procel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2015.2511085" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7786299" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Franco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kaczer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.04.055" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2361342" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952199v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2357673" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952394v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo Maccaronio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818499" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.076" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragnarsson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2193402" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pantisano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Dehan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferain" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2032280" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob O'Connor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Groeseneken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952208v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Maes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2008.2006548" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952213v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Pace" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2008.2001551" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Degraeve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aoulaiche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Ke Ragnarsson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Rosmeulen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Kaushik" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.890230" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952264v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deweerd" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2007.899435" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Everaert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2007.898460" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953456v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique San Andres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Toledano-Luque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952501v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.090" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRPXRL7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952528v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kottantharayil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pietry" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.074" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFJFWJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952318v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Brunco" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2006.876274" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. San Andres" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2006.881089" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952523v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lujan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Houssa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.107" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQCNK4WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952537v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Magnus" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Sor&#233;e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.04.047" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN50BDH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186182v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902018v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04186009v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>