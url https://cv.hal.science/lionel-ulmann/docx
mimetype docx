--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -185,338 +185,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrysolaminarin metabolism in diatoms: Pathways, regulation, and biotechnological perspectives</w:t>
+                <w:t xml:space="preserve">Spirulina liquid extract regulates gene expression related to glucose and lipid metabolisms of soleus muscle during exercise training in young male Wistar rats fed a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+                <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Saxena</w:t>
+                <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kiran Marella</w:t>
+                <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loiseau</w:t>
+                <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archana Tiwari</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-025-03695-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2025.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317427v1</w:t>
+                <w:t xml:space="preserve">hal-05266390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirulina liquid extract regulates gene expression related to glucose and lipid metabolisms of soleus muscle during exercise training in young male Wistar rats fed a high-fat diet</w:t>
+                <w:t xml:space="preserve">Chrysolaminarin metabolism in diatoms: Pathways, regulation, and biotechnological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Vignaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Saxena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kiran Marella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Archana Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutres.2025.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-025-03695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266390v1</w:t>
+                <w:t xml:space="preserve">hal-05317427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom triacylglycerol metabolism: from carbon fixation to lipid droplet degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -576,77 +576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Spirulina Liquid Extract and Endurance Training on Aerobic Performance and Muscle Metabolism Adaptation in Wistar Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subha Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 394, pp.130274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -853,90 +853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral lipid and chrysolaminarin metabolic pathways during nitrogen starvation and recovery in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82, pp.103621. </w:t>
@@ -987,51 +987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics-Based Screening Approach for the Identification and Characterization of Lipolytic Enzymes from the Marine Diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1117,64 +1117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two Phaeodactylum tricornutum ecotypes under nitrogen starvation and resupply reveals distinct lipid accumulation strategies but a common degradation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1242,103 +1242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae Produce Antioxidant Molecules with Potential Preventive Effects on Mitochondrial Functions and Skeletal Muscular Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loiseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (5), pp.1050. </w:t>
@@ -1640,64 +1640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of the Marine Microalga Diacronema lutheri in the Prevention of Obesity and Metabolic Syndrome in High-Fat-Fed Wistar Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,77 +1774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marine Microalga, Tisochrysis lutea, Protects against Metabolic Disorders Associated with Metabolic Syndrome and Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,429 +1902,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and phosphorus limitations induce carbon partitioning and membrane lipid remodelling in the marine diatom Phaeodactylum tricornutum</w:t>
+                <w:t xml:space="preserve">Protective Action of Ostreococcus tauri and Phaeodactylum tricornutum Extracts towards Benzo[a]Pyrene-Induced Cytotoxicity in Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blanckaert</w:t>
+                <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Lukomska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+                <w:t xml:space="preserve">Antoine Delbrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Bescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1567823⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302335v1</w:t>
+                <w:t xml:space="preserve">hal-02441226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal carotenoids and phytosterols regulate biochemical mechanisms involved in human health and disease prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.106-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Action of Ostreococcus tauri and Phaeodactylum tricornutum Extracts towards Benzo[a]Pyrene-Induced Cytotoxicity in Endothelial Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen and phosphorus limitations induce carbon partitioning and membrane lipid remodelling in the marine diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+                <w:t xml:space="preserve">Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Bescher</w:t>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.342-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1567823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441226v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on the effect of argan oil versus fish oil on risk factors for cardio-vascular disease in high-fat-fed rats</w:t>
               </w:r>
@@ -2408,738 +2408,750 @@
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nut.2018.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAHs increase the production of extracellular vesicles both in vitro in endothelial cells and in vivo in urines from rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, pp.113171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive Effects of the Marine Microalga Phaeodactylum tricornutum, Used as a Food Supplement, on Risk Factors Associated with Metabolic Syndrome in Wistar Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chini Zittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Faraloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.1069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11051069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of lipid biosynthesis by stress in diatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Sayanova</w:t>
+                <w:t xml:space="preserve">Proximate Analysis, Lipid Profile, Microbiological and Pigment Characterization of Chlorella Dry Powder Produced in a 20 L Agitated Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Corzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 372 (1728), pp.20160407. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/38220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001096v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximate Analysis, Lipid Profile, Microbiological and Pigment Characterization of Chlorella Dry Powder Produced in a 20 L Agitated Photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microalgal Fatty Acids and Their Implication in Health and Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Torres</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mats Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389557516666160722132736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/38220⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303544v1</w:t>
+                <w:t xml:space="preserve">hal-01901146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal Fatty Acids and Their Implication in Health and Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of lipid biosynthesis by stress in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sayanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Morant-Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389557516666160722132736⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1728), pp.20160407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901146v1</w:t>
+                <w:t xml:space="preserve">hal-02001096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Oil and Microalga Omega-3 as Dietary Supplements: A Comparative Study on Cardiovascular Risk Factors in High-Fat Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3148,249 +3160,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Messaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.1037-1049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-016-4177-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Intensity Regulates LC-PUFA Incorporation into Lipids of Pavlova lutheri and the Final Desaturase and Elongase Activities Involved in Their Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (4), pp.1261-1267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf504863u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine microalgae used as food supplements and their implication in preventing cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3399,546 +3411,541 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Meskini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.D409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2015015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t>
+                <w:t xml:space="preserve">Fatty acids profile and temperature in the cultured marine diatom Odontella aurita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mimouni</w:t>
+                <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.2265-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-014-0252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636983v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids profile and temperature in the cultured marine diatom Odontella aurita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pasquet</w:t>
+                <w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (6), pp.2265-2271. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-014-0252-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001057v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastids of Marine Phytoplankton Produce Bioactive Pigments and Lipids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Loizeau</w:t>
+                <w:t xml:space="preserve">Use of radiolabeled substrates to determine the desaturase and elongase activities involved in eicosapentaenoic acid and docosahexaenoic acid biosynthesis in the marine microalga Pavlova lutheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md11093425⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304112v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argan oil prevents prothrombotic complications by lowering lipid levels and platelet aggregation, enhancing oxidative status in dyslipidemic patients from the area of Rabat (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3960,382 +3967,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelarab Masrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-511X-12-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of radiolabeled substrates to determine the desaturase and elongase activities involved in eicosapentaenoic acid and docosahexaenoic acid biosynthesis in the marine microalga Pavlova lutheri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+                <w:t xml:space="preserve">Plastids of Marine Phytoplankton Produce Bioactive Pigments and Lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.02.014⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (9), pp.3425-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11093425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02001060v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Microalgae for the Production of Bioactive Molecules of Pharmaceutical Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (15), pp.2733-2750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/138920112804724828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Odontella aurita, a marine diatom rich in EPA, as a dietary supplement in dyslipidemia, platelet function and oxidative stress in high-fat fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4344,2292 +4356,2292 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pineau-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-511X-11-147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent utilization of two radiolabelled carbon sources, sodium bicarbonate and sodium acetate, and relationships with long chain polyunsaturated fatty acid synthesis in the microalga Pavlova lutheri (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (2), pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670262.2011.577912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid intake decreases proliferation, increases apoptosis and decreases the invasive potential of the human breast carcinoma cell line MDA-MB-231</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+                <w:t xml:space="preserve">No altered blood pressure and serum markers of oxidative stress after a long time dietary fish oil in the genetically 9 month-old type-2 diabetes Zucker rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sompadthana Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucile Brancquart</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rompion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ijo_00000549⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (4-6), pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2010.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001122v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of UV stress on the fatty acid and lipid class composition in two marine microalgae Pavlova lutheri (Pavlovophyceae) and Odontella aurita (Bacillariophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (5), pp.629-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-010-9503-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No altered blood pressure and serum markers of oxidative stress after a long time dietary fish oil in the genetically 9 month-old type-2 diabetes Zucker rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sompadthana Tricot</w:t>
+                <w:t xml:space="preserve">Docosahexaenoic acid intake decreases proliferation, increases apoptosis and decreases the invasive potential of the human breast carcinoma cell line MDA-MB-231</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lacroix</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antol Johann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2010.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijo_00000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02001103v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of irradiance level and carbon source on fatty acid and lipid class composition in the microalga Pavlova lutheri commonly used in mariculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 369 (2), pp.136-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL FACTORS AFFECTING GROWTH AND OMEGA 3 FATTY ACID COMPOSITION IN SKELETONEMA COSTATUM. THE INFLUENCES OF IRRADIANCE AND CARBON SOURCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.93-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2008.9705739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain and hippocampus fatty acid composition in phospholipid classes of aged-relative cognitive deficit rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Porsolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (3), pp.189-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1054/plef.2001.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Δ6- and Δ5-desaturation fatty acids in liver microsomal lipid classes of obese Zucker rats fed n − 6 or n − 3 fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related changes in antioxidant defence mechanisms and peroxidation in isolated hepatocytes from spontaneously hypertensive and normotensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Véricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Narce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Bézard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0005-2760(94)90011-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 132 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00925671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303578v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in antioxidant defence mechanisms and peroxidation in isolated hepatocytes from spontaneously hypertensive and normotensive rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of Δ6- and Δ5-desaturation fatty acids in liver microsomal lipid classes of obese Zucker rats fed n − 6 or n − 3 fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
+                <w:t xml:space="preserve">Jean Paul Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lagarde</w:t>
+                <w:t xml:space="preserve">Jean Pierre Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf00925671⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1214 (1), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2760(94)90011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303570v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in Δ6 and Δ5 desaturase activities in rat liver microsomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maniongul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 28 (4), pp.291-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02536313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rat liver microsomal Δ6 and Δ5 desaturase activities and fatty acid composition: comparative effects of coconut and salmon oils during protein restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 3 (4), pp.188-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0955-2863(92)90115-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and dietary fatty acids on desaturase activities and on fatty acid composition on liver microsomal phospholipids of adult rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ulmann</w:t>
+                <w:t xml:space="preserve">Elongation and desaturation of arachidonic and eicosapentaenoic acids in rat liver. Effect of clofibrate feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Blond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Durand</w:t>
+                <w:t xml:space="preserve">Erling Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1086 (3), pp.349-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2760(91)90180-P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712734v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation and desaturation of arachidonic and eicosapentaenoic acids in rat liver. Effect of clofibrate feeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mimouni</w:t>
+                <w:t xml:space="preserve">Effects of age and dietary fatty acids on desaturase activities and on fatty acid composition on liver microsomal phospholipids of adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erling Christiansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
+                <w:t xml:space="preserve">J.P. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 26 (1), pp.127-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02303586v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and dietary essential fatty acids on desaturase activities and on fatty acid composition of liver microsomal phospholipids of adult rats</w:t>
+                <w:t xml:space="preserve">Incorporation into liver microsomal lipids of linoleic and stearic acids and of their respective products of Δ6 and Δ9 desaturation, γ-linolenic and oleic acids: effect of age and of blackcurrant seed oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1086 (2), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2760(91)90012-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02544006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02303592v1</w:t>
+                <w:t xml:space="preserve">hal-02303589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation into liver microsomal lipids of linoleic and stearic acids and of their respective products of Δ6 and Δ9 desaturation, γ-linolenic and oleic acids: effect of age and of blackcurrant seed oil</w:t>
+                <w:t xml:space="preserve">Effects of age and dietary essential fatty acids on desaturase activities and on fatty acid composition of liver microsomal phospholipids of adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 26 (2), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02544006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0005-2760(91)90012-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02303589v1</w:t>
+                <w:t xml:space="preserve">hal-02303592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dietary α-bromopalmitate on blood lipids in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor-Arne Hagve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Grønn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 1004 (1), pp.143-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0005-2760(89)90225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6639,195 +6651,195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms and Their Role in the Sustainable Agricultural Circular Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinku Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms and Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.1-19, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003528036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 - Modulation of lipid biosynthesis by stress in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Morant-Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,190 +6858,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of algal technologies and phytochemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ISBN: 978-0-367-17819-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids From Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.109-131, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-811405-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyunsaturated fatty acids from microalgae as potential sources for health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7038,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7092,51 +7104,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Català. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyunsaturated Fatty Acids: Sources, Antioxidant Properties and Health Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2013, 978-1-62948-151-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7146,414 +7158,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of age and dietary 18-3 omega-6 and 18-4 omega-3 on the delta 6-desaturations in rat liver microsomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maniongui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on the Health Effects of omega-3 Polyunsaturated Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1990, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'age sur la capacite du foie a desaturer les acides gras chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maniongui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bezard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Symposium sur Nutrition, Lipides, Lipoproteines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Creteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides gras polyinsatures alimentaires et desaturations microsomales chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Lonjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres International. 1. Congres Eurolipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1989, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7621,51 +7633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB93CF7"/>
+    <w:nsid w:val="0162AC1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7852,51 +7864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05317427v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Saxena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiran Marella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Tiwari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03695-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04987301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Murison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04887681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Rasoanarivo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Bhattacharjya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Tyagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Rastogi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130274" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21020125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04215015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1257500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12051050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Mohamad Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Orhant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Gal de Kerangal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ergan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chini Zittelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03124337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020430" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1567823" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ferrec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quinton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bescher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haimeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Meskini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Messaouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2018.05.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Latour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Faraloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sayanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Morant-Manceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pasquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0407" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/38220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160722132736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-C724KQW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4177-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tremblin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504863u" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gu&#233;no" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0252-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelarab Masrar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-12-107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.02.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG5GN49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pineau-Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-11-147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremblin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.577912" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antol Johann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brancquart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo_00000549" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-010-9503-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWGK28PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sompadthana Tricot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rompion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Froger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2010.08.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SX29ZFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.11.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42HQTFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2008.9705739" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porsolt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Poisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/plef.2001.0260" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GTGSHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(94)90011-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H380NHC5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00925671" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-440WTWZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02536313" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B5D18BECB63447098AD5155F6F2BD90A03C192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouziane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Belleville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90115-Y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVGPMPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Christiansen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90180-P" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86CAD4E4B8D6D7BE1A76AE39940C2DFE8257988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303592v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02544006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GT4KCBJR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90012-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMSFTML2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Arne Hagve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Gr&#248;nn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Christensen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(89)90225-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B2799DD7CAF00AE7849E8D2D1034ACE84ECCBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05226185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinku Kaushik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528036-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04916403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783543v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lonjaret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05317427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Saxena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiran Marella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Tiwari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03695-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04987301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Murison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04887681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Rasoanarivo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Bhattacharjya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Tyagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Rastogi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130274" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21020125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04215015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1257500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12051050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Mohamad Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Orhant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Gal de Kerangal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ergan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chini Zittelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03124337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020430" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quinton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bescher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ferrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1567823" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haimeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Meskini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Messaouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2018.05.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG2XJ24S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Latour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Faraloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/38220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andersson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160722132736" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-C724KQW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sayanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Morant-Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pasquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4177-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tremblin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504863u" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gu&#233;no" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0252-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.02.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG5GN49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelarab Masrar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-12-107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724828" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pineau-Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-11-147" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremblin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.577912" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sompadthana Tricot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rompion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Froger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2010.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SX29ZFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-010-9503-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWGK28PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antol Johann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brancquart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo_00000549" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.11.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42HQTFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2008.9705739" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porsolt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/plef.2001.0260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GTGSHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00925671" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-440WTWZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(94)90011-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H380NHC5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02536313" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B5D18BECB63447098AD5155F6F2BD90A03C192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303584v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouziane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Belleville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90115-Y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVGPMPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Christiansen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90180-P" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86CAD4E4B8D6D7BE1A76AE39940C2DFE8257988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90012-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMSFTML2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02544006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GT4KCBJR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Arne Hagve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Gr&#248;nn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Christensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(89)90225-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B2799DD7CAF00AE7849E8D2D1034ACE84ECCBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05226185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinku Kaushik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528036-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04916403v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lonjaret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>