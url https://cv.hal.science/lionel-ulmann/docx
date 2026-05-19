--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -151,7421 +151,7908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of lipid metabolism by epigenetic mechanisms. Application to microalgae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirulina liquid extract regulates gene expression related to glucose and lipid metabolisms of soleus muscle during exercise training in young male Wistar rats fed a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nutres.2025.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysolaminarin metabolism in diatoms: Pathways, regulation, and biotechnological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kiran Marella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-025-03695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom triacylglycerol metabolism: from carbon fixation to lipid droplet degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Spirulina Liquid Extract and Endurance Training on Aerobic Performance and Muscle Metabolism Adaptation in Wistar Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rova Rasoanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu17020283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of varying combined nutrients on biomass and biochemical composition of marine diatoms Chaetoceros gracilis and Thalassiosira weissflogii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raya Bhattacharjya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashi Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subha Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 394, pp.130274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral lipid and chrysolaminarin metabolic pathways during nitrogen starvation and recovery in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82, pp.103621. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics-Based Screening Approach for the Identification and Characterization of Lipolytic Enzymes from the Marine Diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (2), pp.125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21020125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two Phaeodactylum tricornutum ecotypes under nitrogen starvation and resupply reveals distinct lipid accumulation strategies but a common degradation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1257500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae Produce Antioxidant Molecules with Potential Preventive Effects on Mitochondrial Functions and Skeletal Muscular Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (5), pp.1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12051050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidylcholine-DHA Specifically Induces Cytotoxic Effects of the MDA-MB-231 Human Breast Cancer Cell Line In Vitro—Comparative Effects with Other Lipids Containing DHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Orhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Gal de Kerangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ergan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), pp.2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15092137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of n-3 Long-Chain Polyunsaturated Fatty Acids to the Prevention of Breast Cancer Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (13), pp.7936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19137936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of the Marine Microalga Diacronema lutheri in the Prevention of Obesity and Metabolic Syndrome in High-Fat-Fed Wistar Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chini Zittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (13), pp.4246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marine Microalga, Tisochrysis lutea, Protects against Metabolic Disorders Associated with Metabolic Syndrome and Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13020430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Action of Ostreococcus tauri and Phaeodactylum tricornutum Extracts towards Benzo[a]Pyrene-Induced Cytotoxicity in Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delbrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Bescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md18010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal carotenoids and phytosterols regulate biochemical mechanisms involved in human health and disease prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.106-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus limitations induce carbon partitioning and membrane lipid remodelling in the marine diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lukomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (3), pp.342-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670262.2019.1567823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on the effect of argan oil versus fish oil on risk factors for cardio-vascular disease in high-fat-fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Meskini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Messaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.32-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nut.2018.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAHs increase the production of extracellular vesicles both in vitro in endothelial cells and in vivo in urines from rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 255, pp.113171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive Effects of the Marine Microalga Phaeodactylum tricornutum, Used as a Food Supplement, on Risk Factors Associated with Metabolic Syndrome in Wistar Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chini Zittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Faraloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.1069. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11051069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximate Analysis, Lipid Profile, Microbiological and Pigment Characterization of Chlorella Dry Powder Produced in a 20 L Agitated Photobioreactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modulation of lipid biosynthesis by stress in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sayanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Morant-Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/38220⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1728), pp.20160407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303544v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal Fatty Acids and Their Implication in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1389557516666160722132736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of lipid biosynthesis by stress in diatoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Proximate Analysis, Lipid Profile, Microbiological and Pigment Characterization of Chlorella Dry Powder Produced in a 20 L Agitated Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Corzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0407⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/38220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001096v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Oil and Microalga Omega-3 as Dietary Supplements: A Comparative Study on Cardiovascular Risk Factors in High-Fat Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Messaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.1037-1049. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-016-4177-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Intensity Regulates LC-PUFA Incorporation into Lipids of Pavlova lutheri and the Final Desaturase and Elongase Activities Involved in Their Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (4), pp.1261-1267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf504863u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine microalgae used as food supplements and their implication in preventing cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Meskini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.D409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids profile and temperature in the cultured marine diatom Odontella aurita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (6), pp.2265-2271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-014-0252-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of radiolabeled substrates to determine the desaturase and elongase activities involved in eicosapentaenoic acid and docosahexaenoic acid biosynthesis in the marine microalga Pavlova lutheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.43-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argan oil prevents prothrombotic complications by lowering lipid levels and platelet aggregation, enhancing oxidative status in dyslipidemic patients from the area of Rabat (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Messaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azelarab Masrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-511X-12-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastids of Marine Phytoplankton Produce Bioactive Pigments and Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (9), pp.3425-3471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md11093425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Microalgae for the Production of Bioactive Molecules of Pharmaceutical Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (15), pp.2733-2750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/138920112804724828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Odontella aurita, a marine diatom rich in EPA, as a dietary supplement in dyslipidemia, platelet function and oxidative stress in high-fat fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pineau-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-511X-11-147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent utilization of two radiolabelled carbon sources, sodium bicarbonate and sodium acetate, and relationships with long chain polyunsaturated fatty acid synthesis in the microalga Pavlova lutheri (Haptophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (2), pp.143-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2011.577912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No altered blood pressure and serum markers of oxidative stress after a long time dietary fish oil in the genetically 9 month-old type-2 diabetes Zucker rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sompadthana Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rompion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (4-6), pp.211-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plefa.2010.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of UV stress on the fatty acid and lipid class composition in two marine microalgae Pavlova lutheri (Pavlovophyceae) and Odontella aurita (Bacillariophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (5), pp.629-638. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-010-9503-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid intake decreases proliferation, increases apoptosis and decreases the invasive potential of the human breast carcinoma cell line MDA-MB-231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antol Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3892/ijo_00000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of irradiance level and carbon source on fatty acid and lipid class composition in the microalga Pavlova lutheri commonly used in mariculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 369 (2), pp.136-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL FACTORS AFFECTING GROWTH AND OMEGA 3 FATTY ACID COMPOSITION IN SKELETONEMA COSTATUM. THE INFLUENCES OF IRRADIANCE AND CARBON SOURCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0269249X.2008.9705739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain and hippocampus fatty acid composition in phospholipid classes of aged-relative cognitive deficit rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Porsolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (3), pp.189-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1054/plef.2001.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in antioxidant defence mechanisms and peroxidation in isolated hepatocytes from spontaneously hypertensive and normotensive rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Véricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 132 (1), pp.25-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf00925671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Δ6- and Δ5-desaturation fatty acids in liver microsomal lipid classes of obese Zucker rats fed n − 6 or n − 3 fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1214 (1), pp.73-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0005-2760(94)90011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in Δ6 and Δ5 desaturase activities in rat liver microsomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maniongul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 28 (4), pp.291-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02536313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rat liver microsomal Δ6 and Δ5 desaturase activities and fatty acid composition: comparative effects of coconut and salmon oils during protein restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 3 (4), pp.188-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0955-2863(92)90115-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongation and desaturation of arachidonic and eicosapentaenoic acids in rat liver. Effect of clofibrate feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erling Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 1086 (3), pp.349-353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2760(91)90180-P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of age and dietary fatty acids on desaturase activities and on fatty acid composition on liver microsomal phospholipids of adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maniongui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26 (1), pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation into liver microsomal lipids of linoleic and stearic acids and of their respective products of Δ6 and Δ9 desaturation, γ-linolenic and oleic acids: effect of age and of blackcurrant seed oil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of age and dietary essential fatty acids on desaturase activities and on fatty acid composition of liver microsomal phospholipids of adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0005-2760(91)90012-7⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 26 (2), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02544006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02303589v1</w:t>
+                <w:t xml:space="preserve">hal-02303592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and dietary essential fatty acids on desaturase activities and on fatty acid composition of liver microsomal phospholipids of adult rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Incorporation into liver microsomal lipids of linoleic and stearic acids and of their respective products of Δ6 and Δ9 desaturation, γ-linolenic and oleic acids: effect of age and of blackcurrant seed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02544006⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1086 (2), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2760(91)90012-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02303592v1</w:t>
+                <w:t xml:space="preserve">hal-02303589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dietary α-bromopalmitate on blood lipids in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor-Arne Hagve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Narce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Grønn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 1004 (1), pp.143-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0005-2760(89)90225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPIGENETICS: FOSTERING AND UNDERSTANDING EPIGENETIC REGULATIONS IN LIPID PRODUCTION IN THE MARINE DIATOM PHAEODACTYLUM TRICORNUTUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GERLI 20TH INTERNATIONAL LIPID MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, STRASBOURG (67000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional effects of Spirulina liquid extract on plasma parameters and fatty acid and glucose liver metabolisms in sedentary and moderate running male Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd IUNS-ICN International Congress of Nutrition (IUNS-ICN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome Mining for Phaeodactylum tricornutum lipases. Towards the clarification of diatom lipid catabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Murison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of age and dietary 18-3 omega-6 and 18-4 omega-3 on the delta 6-desaturations in rat liver microsomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Conference on the Health Effects of omega-3 Polyunsaturated Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1990, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l'age sur la capacite du foie a desaturer les acides gras chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Symposium sur Nutrition, Lipides, Lipoproteines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1991, Creteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acides gras polyinsatures alimentaires et desaturations microsomales chez le rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Lonjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres International. 1. Congres Eurolipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1989, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms and Their Role in the Sustainable Agricultural Circular Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinku Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms and Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.1-19, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003528036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 - Modulation of lipid biosynthesis by stress in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Morant-Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of algal technologies and phytochemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ISBN: 978-0-367-17819-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids From Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.109-131, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-811405-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyunsaturated fatty acids from microalgae as potential sources for health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angel Català. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyunsaturated Fatty Acids: Sources, Antioxidant Properties and Health Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2013, 978-1-62948-151-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906200v1</w:t>
-              </w:r>
-[...401 lines deleted...]
-                <w:t xml:space="preserve">hal-02783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7633,51 +8120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0162AC1E"/>
+    <w:nsid w:val="C6FFB47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7864,51 +8351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05317427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Saxena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiran Marella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Tiwari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03695-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04987301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Murison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04887681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Rasoanarivo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Bhattacharjya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Tyagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Rastogi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130274" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21020125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04215015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1257500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12051050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Mohamad Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Orhant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Gal de Kerangal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ergan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chini Zittelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03124337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020430" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quinton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bescher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ferrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1567823" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haimeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Meskini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Messaouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2018.05.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG2XJ24S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Latour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Faraloni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/38220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andersson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160722132736" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-C724KQW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sayanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Morant-Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pasquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4177-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tremblin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504863u" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gu&#233;no" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0252-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.02.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG5GN49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelarab Masrar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-12-107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724828" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pineau-Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-11-147" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremblin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.577912" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sompadthana Tricot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rompion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Froger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2010.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SX29ZFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-010-9503-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWGK28PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antol Johann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brancquart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo_00000549" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.11.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42HQTFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2008.9705739" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porsolt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/plef.2001.0260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GTGSHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00925671" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-440WTWZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(94)90011-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H380NHC5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02536313" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B5D18BECB63447098AD5155F6F2BD90A03C192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303584v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouziane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Belleville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90115-Y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVGPMPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Christiansen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90180-P" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86CAD4E4B8D6D7BE1A76AE39940C2DFE8257988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90012-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMSFTML2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02544006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GT4KCBJR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Arne Hagve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Gr&#248;nn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Christensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(89)90225-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B2799DD7CAF00AE7849E8D2D1034ACE84ECCBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05226185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinku Kaushik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528036-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04916403v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lonjaret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine C&#244;me" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05266390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vignaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane H&#233;rault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2025.09.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05317427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Saxena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiran Marella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Tiwari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03695-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04987301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Murison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04887681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova Rasoanarivo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17020283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Bhattacharjya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Tyagi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subha Rastogi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guinio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21020125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04215015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1257500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12051050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04092785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Mohamad Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Orhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Gal de Kerangal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ergan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanckaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03710874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chini Zittelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03124337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13020430" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delbrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quinton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bescher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ferrec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1567823" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haimeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Meskini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Messaouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2018.05.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG2XJ24S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Latour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113171" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Faraloni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11051069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sayanova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Morant-Manceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pasquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0407" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01901146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Andersson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160722132736" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-C724KQW3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/38220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4177-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tremblin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504863u" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gu&#233;no" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0252-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.02.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG5GN49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelarab Masrar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-12-107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724828" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pineau-Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-11-147" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremblin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2011.577912" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sompadthana Tricot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rompion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Froger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2010.08.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SX29ZFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-010-9503-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWGK28PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antol Johann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brancquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo_00000549" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.11.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42HQTFB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2008.9705739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02001128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porsolt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Poisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/plef.2001.0260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GTGSHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne V&#233;ricel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagarde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00925671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-440WTWZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(94)90011-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H380NHC5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02536313" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B5D18BECB63447098AD5155F6F2BD90A03C192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bouziane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Belleville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90115-Y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVGPMPS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Christiansen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90180-P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86CAD4E4B8D6D7BE1A76AE39940C2DFE8257988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniongui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02544006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GT4KCBJR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90012-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMSFTML2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Arne Hagve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Gr&#248;nn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Christensen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(89)90225-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78B2799DD7CAF00AE7849E8D2D1034ACE84ECCBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05618405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loiseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Herault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05618423v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783543v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lonjaret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05226185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinku Kaushik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003528036-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04916403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>