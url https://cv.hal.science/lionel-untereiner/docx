--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -66,630 +66,764 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexahedral-Dominant Meshing</w:t>
+                <w:t xml:space="preserve">GEOS: A performance portable multi-physics simulation framework for subsurface applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+                <w:t xml:space="preserve">Randolph Settgast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ray</w:t>
+                <w:t xml:space="preserve">Ryan Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Untereiner</w:t>
+                <w:t xml:space="preserve">Julien Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lévy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Borio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2930662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (102), pp.6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397846v1</w:t>
+                <w:t xml:space="preserve">hal-05605573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hexahedral-Dominant Meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Cazier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-015-1123-x⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (5), pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2930662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162099v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPH: a compact representation for hierarchical meshes generated by primal refinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bechmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12667⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6-8), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-015-1123-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162098v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-Dimensional multiresolution representation of subdivision meshes with arbitrary topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CPH: a compact representation for hierarchical meshes generated by primal refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bechmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (8), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01162101v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">n-Dimensional multiresolution representation of subdivision meshes with arbitrary topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bechmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (5), pp.231-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2013.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentation efficace des maillages volumiques multirésolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bechmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (1), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -699,712 +833,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Collaboration between OSDU/Energistics Business Activity Services by a Cloud-Native Geoscientific Workflow Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition (2024 EAGE Annual) : Technology and Talent for a Secure and Sustainable Energy Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geoscientists and Engineers (EAGE), Jun 2024, Oslo, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202410801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Contours as Boundary Conditions for Elastic Registration during Minimally Invasive Hepatic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGoGN: N-dimensional Meshes with Combinatorial Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Meshing Roundtable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.485-503, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02335-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation efficace des maillages volumiques multirésolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bechmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil générique pour la simplification et l'optimisation de maillages volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bechmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFIG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Région indéterminée. pp.127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1414,130 +1548,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexahedral-dominant meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1547,114 +1681,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des maillages multirésolutions : application aux volumes de subdivision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université de Strasbourg, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00951049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1801,51 +1935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930662" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.03.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0PH0NHZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_27" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Settgast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Aronson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0PH0NHZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>