--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -903,235 +903,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Play the Accordion: Uniformity and the (Non-)Conservativity of the Linear Approximation of the λ-Calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cerda</w:t>
+                <w:t xml:space="preserve">Yeo’s Theorem for Locally Colored Graphs: the Path to Sequentialization in Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Di Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vaux Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.23⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964448v1</w:t>
+                <w:t xml:space="preserve">hal-05149336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeo’s Theorem for Locally Colored Graphs: the Path to Sequentialization in Linear Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
+                <w:t xml:space="preserve">How to Play the Accordion: Uniformity and the (Non-)Conservativity of the Linear Approximation of the λ-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vaux Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Formal Structures for Computation and Deduction (FSCD 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Birmingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Jena, Germany. pp.23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2025.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149336v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confluence for Proof-Nets via Parallel Cut Elimination</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vaux Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1234,90 +1234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequentialization is as fun as bungee jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Di Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Trends in Linear Logic and Applications (TLLA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vaux Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,51 +2669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clairambault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux Auclair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(4:9)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cerda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(4:34)2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Olimpieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:1)2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-17(4:22)2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(3:9)2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475004v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.02.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Di Guardia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guerrieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/vkfn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2018.14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01834329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2017.39" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73228-0_27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194149v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03515566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clairambault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux Auclair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(4:9)2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cerda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(4:34)2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Olimpieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:1)2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-17(4:22)2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(3:9)2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475004v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2012031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.02.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Di Guardia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guerrieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/vkfn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2023.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2018.14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01834329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2017.39" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73228-0_27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194149v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03515566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>