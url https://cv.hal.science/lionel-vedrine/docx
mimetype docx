--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -511,235 +511,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralization and rural development policies effectiveness: a quasi-experimental evaluation of the LEADER programme</w:t>
+                <w:t xml:space="preserve">Do agglomeration economies affect firms’ returns to training? Evidence based on French industrial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">Yoann Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2129606⟩</w:t>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5), pp.1135-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890061v1</w:t>
+                <w:t xml:space="preserve">hal-04297874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do agglomeration economies affect firms’ returns to training? Evidence based on French industrial firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralization and rural development policies effectiveness: a quasi-experimental evaluation of the LEADER programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Morin</w:t>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (5), pp.1135-1156. </w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pirs.12691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2129606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297874v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of European Structural Funds, decentralization and strategic spatial interactions</w:t>
               </w:r>
@@ -2839,191 +2839,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban tolls really help us to breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban tolls really help us breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. European Congress of ERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). ITA., 2013, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">60. Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807165v1</w:t>
+                <w:t xml:space="preserve">hal-02806152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban tolls really help us breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban tolls really help us to breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., 2013</w:t>
+              <w:t xml:space="preserve">53. European Congress of ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). ITA., 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806152v1</w:t>
+                <w:t xml:space="preserve">hal-02807165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of European structural funds and strategic interactions: is there a yardstick competition between regions in the public aid for development?</w:t>
               </w:r>
@@ -3210,204 +3210,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation des fonds structurels et interactions stratégiques: Existe-t-il une concurrence indirecte entre régions dans la demande d'aide au développement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF - AISRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.29</w:t>
+              <w:t xml:space="preserve">Regional Studies Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595387v1</w:t>
+                <w:t xml:space="preserve">hal-02595385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+                <w:t xml:space="preserve">Allocation des fonds structurels et interactions stratégiques: Existe-t-il une concurrence indirecte entre régions dans la demande d'aide au développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF - AISRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595385v1</w:t>
+                <w:t xml:space="preserve">hal-02595387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
               </w:r>
@@ -4082,51 +4082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques comme outil d’aide à la décision : l’exemple du programme Objectif 5b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,51 +4413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’impact du Programme Opérationnel FEDER-FSE 2014-2020 Nord Pas de Calais et du Programme Opérationnel FEDER-FSE 2014-2020 Picardie. Axe 4 –Volet quantitatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4756,51 +4756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la contribution du PDR Nord-Pas de Calais et Picardie à l’évolution de l’activité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroSup Dijon, INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5062,51 +5062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions méthodologiques à la préparation de l’évaluation ex-post du PO Nord-Pas-De-Calais 2014-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] /. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5397,52 +5397,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01064974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique publique, gouvernance locale et disparités spatiales : quelles perspectives pour les transitions territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université clermont auvergne, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05564528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5510,51 +5604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC9911B4"/>
+    <w:nsid w:val="C577A569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5741,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-vedrine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4614-1741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180447866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bocar Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2282139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12691" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1455000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1475645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mourey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.12552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.628930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421771003730711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;re Quentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Sophie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piguet Virginie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-vedrine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4614-1741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180447866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bocar Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2282139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1455000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1475645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mourey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.12552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.628930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421771003730711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;re Quentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Sophie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piguet Virginie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05564528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>