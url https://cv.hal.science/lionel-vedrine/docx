--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -199,382 +199,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t>
+                <w:t xml:space="preserve">Does decentralisation theorem shape intermunicipal cooperation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiernobocar Diop</w:t>
+                <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (9), pp.1728-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2023.2282139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663722v1</w:t>
+                <w:t xml:space="preserve">hal-04739942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did crop diversity criterion from CAP green payments affect both economic and environmental farm performances? Quasi-experimental evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiernobocar Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno Bocar Diop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sébastien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 227 (online), pp.108405. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.121519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739921v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does decentralisation theorem shape intermunicipal cooperation?</w:t>
+                <w:t xml:space="preserve">Did crop diversity criterion from CAP green payments affect both economic and environmental farm performances? Quasi-experimental evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Frère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thierno Bocar Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (9), pp.1728-1753. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227 (online), pp.108405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00343404.2023.2282139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739942v1</w:t>
+                <w:t xml:space="preserve">hal-04739921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do agglomeration economies affect firms’ returns to training? Evidence based on French industrial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101 (5), pp.1135-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,77 +621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralization and rural development policies effectiveness: a quasi-experimental evaluation of the LEADER programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -719,230 +719,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of European Structural Funds, decentralization and strategic spatial interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Védrine</w:t>
+                <w:t xml:space="preserve">Are Urban Traffic Restriction Policies Effective in Fighting Urban Air Pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scienze Regionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881412v1</w:t>
+                <w:t xml:space="preserve">hal-02611575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Urban Traffic Restriction Policies Effective in Fighting Urban Air Pollution?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+                <w:t xml:space="preserve">Allocation of European Structural Funds, decentralization and strategic spatial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scienze Regionali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2018.1455000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611575v1</w:t>
+                <w:t xml:space="preserve">hal-01881412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Displacement and Technology Adoption: An Empirical Analysis Based on Agricultural Households in Bosnia and Herzegovina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1325-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Février (2), pp.271-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1093,51 +1093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Displacement and Technology Adoption: an Empirical Analysis based on Agricultural Households in Bosnia and Herzegovina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1162,64 +1162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théorème de la décentralisation s’applique-t-il aux collectivités locales françaises ? Un test empirique sur les compétences intercommunales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 497-498, pp.43-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,51 +1279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (3), pp.161 - 8. </w:t>
@@ -1681,51 +1681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (9), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation strategies for spatial dynamic panel using GMM. A new approach to the convergence issue of European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.205-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2239,234 +2239,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cohesion Policy affect spatial disparities ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure de la gouvernance publique locale et performances économiques : un premier test empirique sur données françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frère Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legras Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piguet Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">60e colloque ASRDLF Territoires, Créativité &amp; Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sciences Régionales De Langue Francophone, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739975v1</w:t>
+                <w:t xml:space="preserve">hal-04740027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de la gouvernance publique locale et performances économiques : un premier test empirique sur données françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does Cohesion Policy affect spatial disparities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piguet Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60e colloque ASRDLF Territoires, Créativité &amp; Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sciences Régionales De Langue Francophone, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">63rd ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740027v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are larger labor market more resilient? Evidence of the French army restructuring on exit from unemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2504,51 +2504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Mountain Zoning and its impact on Rural Development and Farming Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bellit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2694,51 +2694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict displacement and technology adoption: evidence on agricultural households in Bosnia and Herzegovina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the French Economic Association (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA.; Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Lyon, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict displacement and technology adoption: evidence from agricultural households in Bosnia and Herzegovina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées de Microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,64 +2845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban tolls really help us breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual North American Meetings of the Regional Science Association International (NARSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2927,64 +2927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban tolls really help us to breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. European Congress of ERSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). ITA., 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3009,51 +3009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of European structural funds and strategic interactions: is there a yardstick competition between regions in the public aid for development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 ERSA 2012 congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA., Aug 2012, Bratislava, Slovakia. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3078,51 +3078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation of European structural funds and strategic interactions: is there a yardstick competition between regions in the public aid for development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice Society World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Choice Society. ESP., 2012, Miami, United States. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,51 +3147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation des fonds structurels européens et interactions stratégiques: existe-t-il une concurrence par comparaison entre régions dans la demande d'aide au développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3210,342 +3210,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t>
+              <w:t xml:space="preserve">9th International Workshop of Spatial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595385v1</w:t>
+                <w:t xml:space="preserve">hal-02595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation des fonds structurels et interactions stratégiques: Existe-t-il une concurrence indirecte entre régions dans la demande d'aide au développement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF - AISRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.29</w:t>
+              <w:t xml:space="preserve">Regional Studies Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595387v1</w:t>
+                <w:t xml:space="preserve">hal-02595385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouayad Agha</w:t>
+                <w:t xml:space="preserve">Allocation des fonds structurels et interactions stratégiques: Existe-t-il une concurrence indirecte entre régions dans la demande d'aide au développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop of Spatial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Orleans, France</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF - AISRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595386v1</w:t>
+                <w:t xml:space="preserve">hal-02595387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation strategies for spatial dynamic panel using GMM. A new approach to the convergence issue of European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th workshop of spatial econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées en sciences sociales SFER-INRA-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3691,51 +3691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIIIème colloque de l'ASRDLF. Les dynamiques territoriales: débats et enjeux entre les différentes approches disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble-Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3792,51 +3792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does EU Cohesion Policy affect territorial inequalities and regional development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Allocation of European Structural Funds: What Is the Role of Strategic Interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Koala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'Analyse Spatiale, INSEE Méthodes n°131</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques comme outil d’aide à la décision : l’exemple du programme Objectif 5b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.14, 2016, Update Sciences and Technologies, 9782759225156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4218,51 +4218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are larger labor market more resilient? Evidence of the French army restructuring on exit from unemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Dijon, 17 rue de Sully, 21000 Dijon; Agrosup Dijon. 2023, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4488,51 +4488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.4: The Impact of European Cohesion Policy on economic growth and spatial inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additionnalité des Mesures Agro-Environnementales et Climatiques: évaluation contrefactuelle de l’efficacité environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4668,51 +4668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial inequalities of household incomes: evidence from decomposition methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la contribution du PDR Nord-Pas de Calais et Picardie à l’évolution de l’activité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4944,77 +4944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of existing studies on the effect of policies on adoption of ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5049,51 +5049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions méthodologiques à la préparation de l’évaluation ex-post du PO Nord-Pas-De-Calais 2014-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,51 +5278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions spatiales entre régions européennes et politique de cohésion: quel effet sur le développement économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat en Sciences Economiques, Université de Clermont Ferrand I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5349,51 +5349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions spatiales entre régions européennes et politique de cohésion : quel effet sur le développement économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université d'Auvergne - Clermont-Ferrand I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF10354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5452,51 +5452,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique publique, gouvernance locale et disparités spatiales : quelles perspectives pour les transitions territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université clermont auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,51 +5604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C577A569"/>
+    <w:nsid w:val="FCF8D5E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5835,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-vedrine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4614-1741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180447866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bocar Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2282139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1455000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1475645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mourey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.12552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.628930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421771003730711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;re Quentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Sophie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piguet Virginie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05564528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-vedrine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4614-1741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180447866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2282139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bocar Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1455000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1475645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mourey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.12552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.628930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421771003730711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;re Quentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Sophie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piguet Virginie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05564528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>