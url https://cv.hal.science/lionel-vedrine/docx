--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,5549 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5498 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel VEDRINE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4614-1741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180447866</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Ow8OBvMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiernobocar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121519. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did crop diversity criterion from CAP green payments affect both economic and environmental farm performances? Quasi-experimental evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Bocar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 227 (online), pp.108405. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does decentralisation theorem shape intermunicipal cooperation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (9), pp.1728-1753. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2282139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization and rural development policies effectiveness: a quasi-experimental evaluation of the LEADER programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2022.2129606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agglomeration economies affect firms’ returns to training? Evidence based on French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (5), pp.1135-1156. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of European Structural Funds, decentralization and strategic spatial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2018.1455000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Urban Traffic Restriction Policies Effective in Fighting Urban Air Pollution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze Regionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced Displacement and Technology Adoption: An Empirical Analysis Based on Agricultural Households in Bosnia and Herzegovina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2018.1475645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced Displacement and Technology Adoption: an Empirical Analysis based on Agricultural Households in Bosnia and Herzegovina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique régionale européenne et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Février (2), pp.271-304. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.182.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de la décentralisation s’applique-t-il aux collectivités locales françaises ? Un test empirique sur les compétences intercommunales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 497-498, pp.43-64. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2017.497d.1929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’accueil de nouvelles populations dans le Massif central et dynamisation des territoires. Une évaluation quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (361), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical benefits of non-taxane chemotherapies in unselected patients with symptomatic metastatic castration-resistant prostate cancer after docetaxel: the GETUG-P02 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJU International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bju.12552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance with recommendations of clinical practice in the management of venous thromboembolism in cancer: the CARMEN study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Belizna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (3), pp.161 - 8. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmv.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Evaluation of preoperative non-invasive ventilation in thoracic surgery for lung cancer: the preOVNI study GFPC 12-01].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paleiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.231-7. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2012.10.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the development of European regions: a spatial dynamic panel data analysis of the impact of cohesion policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2011.628930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà de la moyenne : la politique de cohésion modifie t-elle la distribution de la croissance en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de radiorésistance des cellules souches cancéreuses et perspectives de radiosensibilisation : l'exemple du glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus Chargari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Moncharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (12), pp.1153-1160. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2012.1666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation strategies for spatial dynamic panel using GMM. A new approach to the convergence issue of European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouayad-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.205-228. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421771003730711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cohesion Policy affect spatial disparities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de la gouvernance publique locale et performances économiques : un premier test empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legras Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piguet Virginie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e colloque ASRDLF Territoires, Créativité &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sciences Régionales De Langue Francophone, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are larger labor market more resilient? Evidence of the French army restructuring on exit from unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Economy of Mountain Zoning and its impact on Rural Development and Farming Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomération et lutte contre la délinquance: comment mesurer la lutte contre la délinquance à l'échelle des ZUS de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict displacement and technology adoption: evidence on agricultural households in Bosnia and Herzegovina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA.; Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Lyon, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict displacement and technology adoption: evidence from agricultural households in Bosnia and Herzegovina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tolls really help us breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual North American Meetings of the Regional Science Association International (NARSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tolls really help us to breathe easier? An econometric evaluation of the impact of urban tolls on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. European Congress of ERSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association (ERSA). ITA., 2013, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of European structural funds and strategic interactions: is there a yardstick competition between regions in the public aid for development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52 ERSA 2012 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERSA., Aug 2012, Bratislava, Slovakia. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation of European structural funds and strategic interactions: is there a yardstick competition between regions in the public aid for development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice Society World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Choice Society. ESP., 2012, Miami, United States. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des fonds structurels européens et interactions stratégiques: existe-t-il une concurrence par comparaison entre régions dans la demande d'aide au développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des fonds structurels et interactions stratégiques: Existe-t-il une concurrence indirecte entre régions dans la demande d'aide au développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ASRDLF - AISRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouayad-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of Spatial Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation strategies for spatial dynamic panel using GMM. A new approach to the convergence issue of European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of spatial econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique structurelle et convergence des régions européennes : 1980-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique structurelle européenne et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème colloque de l'ASRDLF. Les dynamiques territoriales: débats et enjeux entre les différentes approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble-Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does EU Cohesion Policy affect territorial inequalities and regional development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Cohesion Policy and Spatial Governance : Territorial, Social and Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.156-170, 2021, 978 1 83910 357 5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839103582.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Allocation of European Structural Funds: What Is the Role of Strategic Interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Koala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Urban and Regional Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.257-279, 2020, 978-3-030-43692-6. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43694-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie spatiale sur données de panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'Analyse Spatiale, INSEE Méthodes n°131</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des politiques comme outil d’aide à la décision : l’exemple du programme Objectif 5b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.14, 2016, Update Sciences and Technologies, 9782759225156. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are larger labor market more resilient? Evidence of the French army restructuring on exit from unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sanch-Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the potential endogenous development of European regions: a spatial dynamic panel data analysis of the Cohesion Policy on regional convergence over the period 1980-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’impact du Programme Opérationnel FEDER-FSE 2014-2020 Nord Pas de Calais et du Programme Opérationnel FEDER-FSE 2014-2020 Picardie. Axe 4 –Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Dijon, 17 rue de Sully, 21000 Dijon; Agrosup Dijon. 2023, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.4: The Impact of European Cohesion Policy on economic growth and spatial inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Artelaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additionnalité des Mesures Agro-Environnementales et Climatiques: évaluation contrefactuelle de l’efficacité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial inequalities of household incomes: evidence from decomposition methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H2020 IMAJINE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la contribution du PDR Nord-Pas de Calais et Picardie à l’évolution de l’activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AgroSup Dijon, INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFT large-scale farmer survey questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Tzouramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilia Konstantidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D2.2, HAO Demeter - Hellenic Agricultural Organization Demeter. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of existing studies on the effect of policies on adoption of ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MS23 LIFT H2020 project. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions méthodologiques à la préparation de l’évaluation ex-post du PO Nord-Pas-De-Calais 2014-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] /. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques interrégionales d'accueil dans le Massif Central. Analyse d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouayad-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions spatiales entre régions européennes et politique de cohésion: quel effet sur le développement économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat en Sciences Economiques, Université de Clermont Ferrand I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02595309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions spatiales entre régions européennes et politique de cohésion : quel effet sur le développement économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université d'Auvergne - Clermont-Ferrand I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01064974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique, gouvernance locale et disparités spatiales : quelles perspectives pour les transitions territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université clermont auvergne, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05564528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5604,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCF8D5E1"/>
+    <w:nsid w:val="A5BB2263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5835,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-vedrine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4614-1741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180447866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2282139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bocar Diop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1455000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1475645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mourey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.12552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.628930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421771003730711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;re Quentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Sophie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piguet Virginie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05564528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-vedrine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4614-1741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180447866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Ow8OBvMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bocar Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2282139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12691" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1455000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanch-Maritan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1475645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01939743v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mourey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.12552" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Sevestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belizna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.628930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421771003730711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;re Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Sophie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piguet Virginie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10354" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05564528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>