--- v0 (2026-03-22)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel ZEVOUNOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EHESS-IMAF-CTAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2913-9279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15651561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">247567420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000369547509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Boujeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Habu Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin éditions, A paraître, coll. "Droit &amp; Gestions publiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de la notion de la concurrence en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire générale de droit et de jurisprudence, 2012, coll. "Droit Public"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Droits Humains dans la Pensée de Paulin Hountondji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.adaf007. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/adaf007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arrêt Diop. Une tentative de déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.255-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arme du droit sans militantisme politique. Une relecture de la mobilisation des travailleurs marocains de la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Par le droit, pour les droits : Cinquante ans de combats du Gisti, 153-154, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.153.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la crise du Niger dit du droit de la Cédéao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57054/cb12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Arendt face à la « question noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 929 (9), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.929.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme racial !? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Woker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.8-31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14223101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescement silencieux : Le prix trop élevé du prestige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04093544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Critical Race Theory : trajectoire biographique de son fondateur, Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pigeaud, N. S. Sylla, L’arme invisible de la Françafrique. Une histoire du franc CFA, Paris, La Découverte, 2018, coll. &amp;quot;Cahiers libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, droit et lutte contre les discours de haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting for the postcolonial turn: challenging experiences in West African universities and in the field of Sociology of law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oñati Socio-Legal Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1S), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35295/osls.iisl/0000-0000-0000-1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mali, les sanctions de la CEDEAO sont illégales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03683146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 109 (3), pp.557-569. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématiser la différenciation raciale à travers le régime juridique de l'indigène : la contribution d'Henry Solus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Penser la race en juriste : lectures critiques, N° 109 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930) Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.557-569. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Code of Capital. How the Law create Wealth and Inequality, Princeton University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ds.hypotheses.org/8109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question raciale chez les juristes américains. Autour des Critical Race Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs « africains » Réflexions à partir du CODESRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), https://journals.openedition.org/rac/6102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.6102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut de la charte du conjoint de chef de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the European Public Good Assessment in the EU Endorsement Process of IFRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449480.2020.1818799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d’esclavage ? L’exemple des communautés quilombolas au Brésil et le droit à leurs terres. Entretien avec Maria Cristina Vidotte Blanco Tarrega (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d'esclavages ? L'exemple des communautés Quilombolas au Brésil et le droit à leurs terres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros temps sur l'université. Regard d'un juriste sur les CFVU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intellectuel·les, universitaires &amp;quot;minoritaires&amp;quot;, et des porte-parole des minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Célestine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whitman : La traduction est au cœur de mon travail de comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l'alimentation, 101 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politique en Afrique du Sud: le président de la République peut-il faire l'objet d'une motion de censure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71/2019 (1), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indigénat. Genèses dans l'Empire français. Pratiques en Nouvelle-Calédonie, Paris, CNRS ed., 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pudal, Retour de flammes. Les pompiers, des héros fatigués? Paris, La découverte, 2016, coll. &amp;quot;L'envers des faits&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;quot;constitution économique&amp;quot; : une analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20-21, pp.445-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bentouhami, M. Möschel, Critical Race Theory: une introduction aux grands textes fondateurs, Paris, Dalloz, 2017, coll. &amp;quot;A droit ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie pragmatique et théorie du droit: pour un programme de recherche commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les violences de genre à l’épreuve du droit, 99, pp.491-504. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Parlement européen dans le modèle institutionnel de concurrence de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mongouachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tryfonidou, The Impact of Union Citizenship on the EU's Market Freedoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier cas de sanction européenne pour « manipulation » des comptes publics nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Afrique dans le monde » et « le monde en Afrique » : jalons pour un programme de recherche pluridisciplinaire sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3&amp;4, p 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture, Grégoire Bigot, Ce droit que l'on dit administratif Etudes d’histoire du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onazi (dir.), African Legal Theory and Contemporary Problems. Critical Essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re) penser le droit administratif avec Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (1), pp.205-246. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/11320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur la notion de constitution économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force et l’influence normatives des groupes d’intérêt. Identification, utilité et encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.781-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coutron (dir.), Pédagogie judiciaire et application des droits communautaire et européen, Bruxelles, Bruylant, coll. « Droit de l’Union européenne», 2012, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.498-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de Strasbourg contre les droits de l'homme? Réflexions sur la réception, dans le droit français, de la jurisprudence de la CEDH relative à la protection des étrangers malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de droit de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Neergaard, R. Nielsen, L. Roseberry (eds.), European Legal Method. Paradoxes and Revitalization, Copenhague, Djoef Publishing, 2011, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFFAINS Bruno et FEREY Samuel, Agir et juger. Comment les économistes pensent le droit, Paris : Panthéon-Assas, 2010, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffains Bruno et Ferey Samuel, Agir et juger. Comment les économistes pensent le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.782-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination Based on Race: The Story of Moroccan SNCF Workers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Eklund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonialism and the EU Legal Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-134, 2025, 9781009508483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05234081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03373595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-100, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique : introduire au droit par ses enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Altwegg-Boussac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduire au droit : regards critiques sur un enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-242, 2021, Colloques &amp; Essais, 978-2-37032-308-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés de circulation, des libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Zevounou; Augustin Boujeka; Thomas Habu Groud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.165-195, 2019, 978-2-84934-414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vicissitudes de la nouvelle gouvernance comptable européenne du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Kott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et comptabilité. La spécificité des comptes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 47-62, 2017, 9782717869361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable s’opère-t-elle réellement en marge du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale. Actualité et enjeux, Paris, Académie des normes comptables/Thomson Reuteurs/Fides, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonora Bottini; Pierre Brunet; Lionel Zevounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'interdisciplinarité en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84016-183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des droits de l'homme pour contrer l'application du droit de la concurrence : le cas des enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Beaufort; H. Bouthinon-Dumas; F. Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. de Beaufort, H. Bouthinon-Dumas, F. Jenny, (dir.), Stratégies d’instrumentalisation juridique de la concurrence, Bruxelles, Larcier, coll. « Droit, Management &amp; Stratégies », 2013, p. 216-240.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. « Droit, Management &amp; Stratégies »,, Larcier, p. 216-240., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire sur le texte de Julian Go, « Théoriser le capitalisme racial : critique, contingence et contexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Ashiagbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17762076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme au travail : l'urgence d'agir, Interview par C. Blaire sur le concept de capitalisme racial, La Vie Ouvrière de novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Hountondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://aoc.media/opinion/2024/03/07/pour-hountondji/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande, « Marronnages, les questions raciales en revue. Entretien avec Silyane Larcher & Lionel Zevounou », La Vie des idées , 9 juin 2023. ISSN : 2105-3030.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silyane Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu, Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel ZEVOUNOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EHESS-IMAF-CTAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2913-9279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15651561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">247567420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000369547509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Boujeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Habu Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin éditions, A paraître, coll. "Droit &amp; Gestions publiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de la notion de la concurrence en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire générale de droit et de jurisprudence, 2012, coll. "Droit Public"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Droits Humains dans la Pensée de Paulin Hountondji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.adaf007. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/adaf007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme racial !? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Woker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.8-31. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14223101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arrêt Diop. Une tentative de déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.255-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arme du droit sans militantisme politique. Une relecture de la mobilisation des travailleurs marocains de la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Par le droit, pour les droits : Cinquante ans de combats du Gisti, 153-154, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.153.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la crise du Niger dit du droit de la Cédéao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57054/cb12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Arendt face à la « question noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 929 (9), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.929.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Critical Race Theory : trajectoire biographique de son fondateur, Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescement silencieux : Le prix trop élevé du prestige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04093544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 109 (3), pp.557-569. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pigeaud, N. S. Sylla, L’arme invisible de la Françafrique. Une histoire du franc CFA, Paris, La Découverte, 2018, coll. &amp;quot;Cahiers libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, droit et lutte contre les discours de haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting for the postcolonial turn: challenging experiences in West African universities and in the field of Sociology of law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oñati Socio-Legal Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1S), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35295/osls.iisl/0000-0000-0000-1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mali, les sanctions de la CEDEAO sont illégales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03683146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématiser la différenciation raciale à travers le régime juridique de l'indigène : la contribution d'Henry Solus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Penser la race en juriste : lectures critiques, N° 109 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930) Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.557-569. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question raciale chez les juristes américains. Autour des Critical Race Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Code of Capital. How the Law create Wealth and Inequality, Princeton University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ds.hypotheses.org/8109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs « africains » Réflexions à partir du CODESRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), https://journals.openedition.org/rac/6102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.6102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d’esclavage ? L’exemple des communautés quilombolas au Brésil et le droit à leurs terres. Entretien avec Maria Cristina Vidotte Blanco Tarrega (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut de la charte du conjoint de chef de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the European Public Good Assessment in the EU Endorsement Process of IFRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449480.2020.1818799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d'esclavages ? L'exemple des communautés Quilombolas au Brésil et le droit à leurs terres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros temps sur l'université. Regard d'un juriste sur les CFVU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intellectuel·les, universitaires &amp;quot;minoritaires&amp;quot;, et des porte-parole des minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Célestine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whitman : La traduction est au cœur de mon travail de comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l'alimentation, 101 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politique en Afrique du Sud: le président de la République peut-il faire l'objet d'une motion de censure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71/2019 (1), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indigénat. Genèses dans l'Empire français. Pratiques en Nouvelle-Calédonie, Paris, CNRS ed., 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Parlement européen dans le modèle institutionnel de concurrence de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mongouachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;quot;constitution économique&amp;quot; : une analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20-21, pp.445-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pudal, Retour de flammes. Les pompiers, des héros fatigués? Paris, La découverte, 2016, coll. &amp;quot;L'envers des faits&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bentouhami, M. Möschel, Critical Race Theory: une introduction aux grands textes fondateurs, Paris, Dalloz, 2017, coll. &amp;quot;A droit ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie pragmatique et théorie du droit: pour un programme de recherche commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les violences de genre à l’épreuve du droit, 99, pp.491-504. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tryfonidou, The Impact of Union Citizenship on the EU's Market Freedoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Afrique dans le monde » et « le monde en Afrique » : jalons pour un programme de recherche pluridisciplinaire sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3&amp;4, p 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier cas de sanction européenne pour « manipulation » des comptes publics nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture, Grégoire Bigot, Ce droit que l'on dit administratif Etudes d’histoire du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onazi (dir.), African Legal Theory and Contemporary Problems. Critical Essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re) penser le droit administratif avec Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (1), pp.205-246. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/11320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur la notion de constitution économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force et l’influence normatives des groupes d’intérêt. Identification, utilité et encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.781-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coutron (dir.), Pédagogie judiciaire et application des droits communautaire et européen, Bruxelles, Bruylant, coll. « Droit de l’Union européenne», 2012, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.498-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de Strasbourg contre les droits de l'homme? Réflexions sur la réception, dans le droit français, de la jurisprudence de la CEDH relative à la protection des étrangers malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de droit de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Neergaard, R. Nielsen, L. Roseberry (eds.), European Legal Method. Paradoxes and Revitalization, Copenhague, Djoef Publishing, 2011, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffains Bruno et Ferey Samuel, Agir et juger. Comment les économistes pensent le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.782-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFFAINS Bruno et FEREY Samuel, Agir et juger. Comment les économistes pensent le droit, Paris : Panthéon-Assas, 2010, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination Based on Race: The Story of Moroccan SNCF Workers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Eklund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonialism and the EU Legal Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-134, 2025, 9781009508483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05234081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03373595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-100, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique : introduire au droit par ses enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Altwegg-Boussac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduire au droit : regards critiques sur un enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-242, 2021, Colloques &amp; Essais, 978-2-37032-308-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés de circulation, des libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Zevounou; Augustin Boujeka; Thomas Habu Groud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.165-195, 2019, 978-2-84934-414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vicissitudes de la nouvelle gouvernance comptable européenne du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Kott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et comptabilité. La spécificité des comptes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 47-62, 2017, 9782717869361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable s’opère-t-elle réellement en marge du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale. Actualité et enjeux, Paris, Académie des normes comptables/Thomson Reuteurs/Fides, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonora Bottini; Pierre Brunet; Lionel Zevounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'interdisciplinarité en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84016-183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des droits de l'homme pour contrer l'application du droit de la concurrence : le cas des enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Beaufort; H. Bouthinon-Dumas; F. Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. de Beaufort, H. Bouthinon-Dumas, F. Jenny, (dir.), Stratégies d’instrumentalisation juridique de la concurrence, Bruxelles, Larcier, coll. « Droit, Management &amp; Stratégies », 2013, p. 216-240.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. « Droit, Management &amp; Stratégies »,, Larcier, p. 216-240., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire sur le texte de Julian Go, « Théoriser le capitalisme racial : critique, contingence et contexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Ashiagbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17762076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme au travail : l'urgence d'agir, Interview par C. Blaire sur le concept de capitalisme racial, La Vie Ouvrière de novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Hountondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://aoc.media/opinion/2024/03/07/pour-hountondji/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande, « Marronnages, les questions raciales en revue. Entretien avec Silyane Larcher & Lionel Zevounou », La Vie des idées , 9 juin 2023. ISSN : 2105-3030.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silyane Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu, Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269A82B4"/>
+    <w:nsid w:val="F6B7B7C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-zevounou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2913-9279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15651561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247567420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369547509" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adaf007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57054/cb12024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.929.0032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Woker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/0000-0000-0000-1295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.6102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hossfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2020.1818799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.7698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mongouachon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630788v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/11320" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/law/socio-legal-studies/colonialism-and-eu-legal-order?format=HB&amp;amp;isbn=9781009508483#contents" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koskas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-droit-et-comptabilite-kott-sebastien-sld,fr,4,9782717869361.cfm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01633401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond Ashiagbor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17762076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-zevounou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2913-9279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15651561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247567420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369547509" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adaf007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Woker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57054/cb12024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.929.0032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Bell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/0000-0000-0000-1295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.6102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.7698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hossfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2020.1818799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mongouachon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630788v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/11320" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/law/socio-legal-studies/colonialism-and-eu-legal-order?format=HB&amp;amp;isbn=9781009508483#contents" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koskas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-droit-et-comptabilite-kott-sebastien-sld,fr,4,9782717869361.cfm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01633401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond Ashiagbor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17762076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>