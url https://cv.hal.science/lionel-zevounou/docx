--- v1 (2026-04-20)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel ZEVOUNOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EHESS-IMAF-CTAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2913-9279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15651561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">247567420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000369547509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Boujeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Habu Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin éditions, A paraître, coll. "Droit &amp; Gestions publiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de la notion de la concurrence en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire générale de droit et de jurisprudence, 2012, coll. "Droit Public"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Droits Humains dans la Pensée de Paulin Hountondji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.adaf007. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/adaf007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme racial !? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Woker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.8-31. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14223101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arrêt Diop. Une tentative de déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.255-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arme du droit sans militantisme politique. Une relecture de la mobilisation des travailleurs marocains de la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Par le droit, pour les droits : Cinquante ans de combats du Gisti, 153-154, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.153.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la crise du Niger dit du droit de la Cédéao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57054/cb12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Arendt face à la « question noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 929 (9), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.929.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Critical Race Theory : trajectoire biographique de son fondateur, Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescement silencieux : Le prix trop élevé du prestige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04093544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 109 (3), pp.557-569. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pigeaud, N. S. Sylla, L’arme invisible de la Françafrique. Une histoire du franc CFA, Paris, La Découverte, 2018, coll. &amp;quot;Cahiers libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, droit et lutte contre les discours de haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting for the postcolonial turn: challenging experiences in West African universities and in the field of Sociology of law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oñati Socio-Legal Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1S), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35295/osls.iisl/0000-0000-0000-1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mali, les sanctions de la CEDEAO sont illégales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03683146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématiser la différenciation raciale à travers le régime juridique de l'indigène : la contribution d'Henry Solus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Penser la race en juriste : lectures critiques, N° 109 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930) Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.557-569. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question raciale chez les juristes américains. Autour des Critical Race Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Code of Capital. How the Law create Wealth and Inequality, Princeton University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ds.hypotheses.org/8109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs « africains » Réflexions à partir du CODESRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), https://journals.openedition.org/rac/6102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.6102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d’esclavage ? L’exemple des communautés quilombolas au Brésil et le droit à leurs terres. Entretien avec Maria Cristina Vidotte Blanco Tarrega (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut de la charte du conjoint de chef de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the European Public Good Assessment in the EU Endorsement Process of IFRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449480.2020.1818799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d'esclavages ? L'exemple des communautés Quilombolas au Brésil et le droit à leurs terres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros temps sur l'université. Regard d'un juriste sur les CFVU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intellectuel·les, universitaires &amp;quot;minoritaires&amp;quot;, et des porte-parole des minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Célestine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whitman : La traduction est au cœur de mon travail de comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l'alimentation, 101 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politique en Afrique du Sud: le président de la République peut-il faire l'objet d'une motion de censure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71/2019 (1), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indigénat. Genèses dans l'Empire français. Pratiques en Nouvelle-Calédonie, Paris, CNRS ed., 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Parlement européen dans le modèle institutionnel de concurrence de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mongouachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;quot;constitution économique&amp;quot; : une analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20-21, pp.445-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pudal, Retour de flammes. Les pompiers, des héros fatigués? Paris, La découverte, 2016, coll. &amp;quot;L'envers des faits&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bentouhami, M. Möschel, Critical Race Theory: une introduction aux grands textes fondateurs, Paris, Dalloz, 2017, coll. &amp;quot;A droit ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie pragmatique et théorie du droit: pour un programme de recherche commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les violences de genre à l’épreuve du droit, 99, pp.491-504. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tryfonidou, The Impact of Union Citizenship on the EU's Market Freedoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Afrique dans le monde » et « le monde en Afrique » : jalons pour un programme de recherche pluridisciplinaire sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3&amp;4, p 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier cas de sanction européenne pour « manipulation » des comptes publics nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture, Grégoire Bigot, Ce droit que l'on dit administratif Etudes d’histoire du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onazi (dir.), African Legal Theory and Contemporary Problems. Critical Essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re) penser le droit administratif avec Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (1), pp.205-246. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/11320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur la notion de constitution économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force et l’influence normatives des groupes d’intérêt. Identification, utilité et encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.781-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coutron (dir.), Pédagogie judiciaire et application des droits communautaire et européen, Bruxelles, Bruylant, coll. « Droit de l’Union européenne», 2012, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.498-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de Strasbourg contre les droits de l'homme? Réflexions sur la réception, dans le droit français, de la jurisprudence de la CEDH relative à la protection des étrangers malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de droit de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Neergaard, R. Nielsen, L. Roseberry (eds.), European Legal Method. Paradoxes and Revitalization, Copenhague, Djoef Publishing, 2011, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffains Bruno et Ferey Samuel, Agir et juger. Comment les économistes pensent le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.782-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFFAINS Bruno et FEREY Samuel, Agir et juger. Comment les économistes pensent le droit, Paris : Panthéon-Assas, 2010, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination Based on Race: The Story of Moroccan SNCF Workers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Eklund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonialism and the EU Legal Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-134, 2025, 9781009508483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05234081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03373595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-100, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique : introduire au droit par ses enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Altwegg-Boussac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduire au droit : regards critiques sur un enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-242, 2021, Colloques &amp; Essais, 978-2-37032-308-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés de circulation, des libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Zevounou; Augustin Boujeka; Thomas Habu Groud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.165-195, 2019, 978-2-84934-414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vicissitudes de la nouvelle gouvernance comptable européenne du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Kott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et comptabilité. La spécificité des comptes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 47-62, 2017, 9782717869361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable s’opère-t-elle réellement en marge du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale. Actualité et enjeux, Paris, Académie des normes comptables/Thomson Reuteurs/Fides, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonora Bottini; Pierre Brunet; Lionel Zevounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'interdisciplinarité en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84016-183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des droits de l'homme pour contrer l'application du droit de la concurrence : le cas des enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Beaufort; H. Bouthinon-Dumas; F. Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. de Beaufort, H. Bouthinon-Dumas, F. Jenny, (dir.), Stratégies d’instrumentalisation juridique de la concurrence, Bruxelles, Larcier, coll. « Droit, Management &amp; Stratégies », 2013, p. 216-240.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. « Droit, Management &amp; Stratégies »,, Larcier, p. 216-240., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire sur le texte de Julian Go, « Théoriser le capitalisme racial : critique, contingence et contexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Ashiagbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17762076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme au travail : l'urgence d'agir, Interview par C. Blaire sur le concept de capitalisme racial, La Vie Ouvrière de novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Hountondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://aoc.media/opinion/2024/03/07/pour-hountondji/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande, « Marronnages, les questions raciales en revue. Entretien avec Silyane Larcher & Lionel Zevounou », La Vie des idées , 9 juin 2023. ISSN : 2105-3030.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silyane Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu, Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel ZEVOUNOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">EHESS-IMAF-CTAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2913-9279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15651561X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">247567420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000369547509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Boujeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Habu Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin éditions, A paraître, coll. "Droit &amp; Gestions publiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de la notion de la concurrence en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire générale de droit et de jurisprudence, 2012, coll. "Droit Public"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des Droits Humains dans la Pensée de Paulin Hountondji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.adaf007. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/adaf007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arrêt Diop. Une tentative de déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.255-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arme du droit sans militantisme politique. Une relecture de la mobilisation des travailleurs marocains de la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Par le droit, pour les droits : Cinquante ans de combats du Gisti, 153-154, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.153.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04986296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la crise du Niger dit du droit de la Cédéao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57054/cb12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Arendt face à la « question noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 929 (9), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.929.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme racial !? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Woker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.8-31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14223101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiescement silencieux : Le prix trop élevé du prestige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04093544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la Critical Race Theory : trajectoire biographique de son fondateur, Derrick Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 89 (1), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.23.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pigeaud, N. S. Sylla, L’arme invisible de la Françafrique. Une histoire du franc CFA, Paris, La Découverte, 2018, coll. &amp;quot;Cahiers libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, droit et lutte contre les discours de haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting for the postcolonial turn: challenging experiences in West African universities and in the field of Sociology of law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oñati Socio-Legal Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1S), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35295/osls.iisl/0000-0000-0000-1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mali, les sanctions de la CEDEAO sont illégales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03683146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 109 (3), pp.557-569. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématiser la différenciation raciale à travers le régime juridique de l'indigène : la contribution d'Henry Solus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Penser la race en juriste : lectures critiques, N° 109 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930). Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juristes et la race. Analyse critique à partir de quelques textes (1880-1930) Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Falconieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.557-569. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.109.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question raciale chez les juristes américains. Autour des Critical Race Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Code of Capital. How the Law create Wealth and Inequality, Princeton University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://ds.hypotheses.org/8109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs « africains » Réflexions à partir du CODESRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), https://journals.openedition.org/rac/6102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.6102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d’esclavage ? L’exemple des communautés quilombolas au Brésil et le droit à leurs terres. Entretien avec Maria Cristina Vidotte Blanco Tarrega (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut de la charte du conjoint de chef de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the European Public Good Assessment in the EU Endorsement Process of IFRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449480.2020.1818799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation pour dettes d'esclavages ? L'exemple des communautés Quilombolas au Brésil et le droit à leurs terres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros temps sur l'université. Regard d'un juriste sur les CFVU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des intellectuel·les, universitaires &amp;quot;minoritaires&amp;quot;, et des porte-parole des minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Célestine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politique en Afrique du Sud: le président de la République peut-il faire l'objet d'une motion de censure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71/2019 (1), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whitman : La traduction est au cœur de mon travail de comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Comment penser un droit pour l'alimentation, 101 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.101.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indigénat. Genèses dans l'Empire français. Pratiques en Nouvelle-Calédonie, Paris, CNRS ed., 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pudal, Retour de flammes. Les pompiers, des héros fatigués? Paris, La découverte, 2016, coll. &amp;quot;L'envers des faits&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;quot;constitution économique&amp;quot; : une analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20-21, pp.445-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bentouhami, M. Möschel, Critical Race Theory: une introduction aux grands textes fondateurs, Paris, Dalloz, 2017, coll. &amp;quot;A droit ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie pragmatique et théorie du droit: pour un programme de recherche commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les violences de genre à l’épreuve du droit, 99, pp.491-504. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Parlement européen dans le modèle institutionnel de concurrence de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mongouachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tryfonidou, The Impact of Union Citizenship on the EU's Market Freedoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Afrique dans le monde » et « le monde en Afrique » : jalons pour un programme de recherche pluridisciplinaire sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CODESRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3&amp;4, p 9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier cas de sanction européenne pour « manipulation » des comptes publics nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture, Grégoire Bigot, Ce droit que l'on dit administratif Etudes d’histoire du droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onazi (dir.), African Legal Theory and Contemporary Problems. Critical Essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re) penser le droit administratif avec Jacques Caillosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (1), pp.205-246. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/11320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur la notion de constitution économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force et l’influence normatives des groupes d’intérêt. Identification, utilité et encadrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.781-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coutron (dir.), Pédagogie judiciaire et application des droits communautaire et européen, Bruxelles, Bruylant, coll. « Droit de l’Union européenne», 2012, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.498-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de Strasbourg contre les droits de l'homme? Réflexions sur la réception, dans le droit français, de la jurisprudence de la CEDH relative à la protection des étrangers malades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de droit de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Neergaard, R. Nielsen, L. Roseberry (eds.), European Legal Method. Paradoxes and Revitalization, Copenhague, Djoef Publishing, 2011, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deffains Bruno et Ferey Samuel, Agir et juger. Comment les économistes pensent le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.782-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFFAINS Bruno et FEREY Samuel, Agir et juger. Comment les économistes pensent le droit, Paris : Panthéon-Assas, 2010, 123 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination Based on Race: The Story of Moroccan SNCF Workers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Eklund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonialism and the EU Legal Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-134, 2025, 9781009508483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05234081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03373595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique : introduire au droit par ses enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Altwegg-Boussac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduire au droit : regards critiques sur un enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-242, 2021, Colloques &amp; Essais, 978-2-37032-308-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner à partir d’un concept de « race » en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Race et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-100, 2021, Collection : Transition &amp; Justice, 978-2-37032-311-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les libertés de circulation, des libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Zevounou; Augustin Boujeka; Thomas Habu Groud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les libertés européennes de circulation au-delà de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.165-195, 2019, 978-2-84934-414-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vicissitudes de la nouvelle gouvernance comptable européenne du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Kott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et comptabilité. La spécificité des comptes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 47-62, 2017, 9782717869361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable s’opère-t-elle réellement en marge du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale. Actualité et enjeux, Paris, Académie des normes comptables/Thomson Reuteurs/Fides, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eléonora Bottini; Pierre Brunet; Lionel Zevounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l'interdisciplinarité en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-84016-183-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des droits de l'homme pour contrer l'application du droit de la concurrence : le cas des enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Beaufort; H. Bouthinon-Dumas; F. Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. de Beaufort, H. Bouthinon-Dumas, F. Jenny, (dir.), Stratégies d’instrumentalisation juridique de la concurrence, Bruxelles, Larcier, coll. « Droit, Management &amp; Stratégies », 2013, p. 216-240.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. « Droit, Management &amp; Stratégies »,, Larcier, p. 216-240., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire sur le texte de Julian Go, « Théoriser le capitalisme racial : critique, contingence et contexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Ashiagbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17762076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme au travail : l'urgence d'agir, Interview par C. Blaire sur le concept de capitalisme racial, La Vie Ouvrière de novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Hountondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://aoc.media/opinion/2024/03/07/pour-hountondji/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande, « Marronnages, les questions raciales en revue. Entretien avec Silyane Larcher & Lionel Zevounou », La Vie des idées , 9 juin 2023. ISSN : 2105-3030.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silyane Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu, Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Zevounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6B7B7C9"/>
+    <w:nsid w:val="51B01D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-zevounou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2913-9279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15651561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247567420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369547509" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adaf007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Woker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57054/cb12024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.929.0032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Bell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/0000-0000-0000-1295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.6102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.7698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hossfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2020.1818799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mongouachon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630788v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/11320" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/law/socio-legal-studies/colonialism-and-eu-legal-order?format=HB&amp;amp;isbn=9781009508483#contents" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koskas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-droit-et-comptabilite-kott-sebastien-sld,fr,4,9782717869361.cfm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01633401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond Ashiagbor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17762076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-zevounou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2913-9279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15651561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247567420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369547509" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adaf007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.153.0052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57054/cb12024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.929.0032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Johnson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Woker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.23.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/0000-0000-0000-1295" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Falconieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.6102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.7698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hossfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2020.1818799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey C&#233;lestine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mongouachon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630788v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/11320" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01666337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/law/socio-legal-studies/colonialism-and-eu-legal-order?format=HB&amp;amp;isbn=9781009508483#contents" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koskas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-droit-et-comptabilite-kott-sebastien-sld,fr,4,9782717869361.cfm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01633401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=1980" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamond Ashiagbor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17762076" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane Larcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>