--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Alletto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE / Research Director at INRAE - UMR Agroécologie, Innovation et Territoires (AGIR), centre Occitanie-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedling emergence vigor, establishment success, and biomass yield stability of cover crop mixtures compared to pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 335, pp.110165. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pratiques agroécologiques sur la fertilité des sols et le cycle de l'eau sur le bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giesmi Giemsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ng52122995493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a95573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedoclimatic, knowledge and management factors drive European soybean and faba bean yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona F E Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijna Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.71. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01056-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gachein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call toward a consistent terminology of “cover crops” in agroecological literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van der Worf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Blanco‐canqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.e70237. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agj2.70237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties depend on the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109692. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve field establishment of cover crops. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.44-47. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00986-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús M Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177607. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation multiservice pour une transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts et Chaussées Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 919, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites et performances de systèmes de culture économes en herbicides et en travail du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lobietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.281-299. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.127139. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en Agriculture de Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/vbl896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cover crops on maize establishment, root mycorrhizal colonization, plant growth and grain yield depend on their botanical family: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 356, pp.108648. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of macro- and micronutrients is synergistic in species mixtures: example of mixed crucifer-legume cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2023.1223639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops maintain or improve agronomic performances of maize monoculture during the transition period from conventional to no-tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108540. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of soils under conservation agriculture: A multi-site experiment on five soil types in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Derrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.116228. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification improves cropping system sustainability: An 8-year on-farm experiment in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: crop diversification, a key pillar for the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Drexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.950822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services of cover crops: a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (8), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and degradation of the herbicide nicosulfuron in a stagnic Luvisol and Vermic Umbrisol cultivated under conventional or conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (13), pp.15934-15946. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nfsr-jw66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rafaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide use and leaching in agronomically performant maize-based cropping systems: An 8-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 377, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of S-metolachlor and its oxanilic and ethanesulfonic acids metabolites under fresh vs . partially decomposed cover crop mulches: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.1515-1524. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer glucosinolate production in legume-crucifer cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume cover crop mixtures provide effective sulphate catch crop and sulphur green manure services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3615-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop crucifer-legume mixtures provide effective nitrate catch crop and nitrogen green manure ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 254, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jdpre3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.66-78. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels de régulation biotique par allélopathie et biofumigation ; services et dis-services produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407346984539E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Larsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6895-6909. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-perennial culture of Stevia rebaudiana (Bertoni) Bertoni under temperate climate: effects of genotype, environment and plant age on steviol glycoside content and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.685-694. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-015-0276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of glyphosate and degradates in cover crop residues and underlying soil: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 545-546, pp.582-590. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input cropping systems to reduce input dependency and environmental impacts in maize production: A multi-criteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.160-175. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Limitation Alters Biomass Production but Enhances Steviol Glycoside Concentration in Stevia rebaudiana Bertoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0133067. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0133067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in soil physical properties improves the water dynamics modeling in a conventionally-tilled soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 243-244, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and decomposition degree of cover crops influence pesticide sorption: Quantification and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and mineralisation of S-metolachlor in soils from fields cultivated with different conservation tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Bolognési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de mise en oeuvre de l'agriculture de conservation dans les exploitations de grandes cultures du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longueval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hypolite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Blazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/15qh-xz87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and fallow period management effects on the fate of the herbicide isoxaflutole in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of retention process of isoxaflutole and its diketonitrile metabolite in soil under conventional and conservation tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water pressure head and temperature impact on isoxaflutole degradation in crop residues and loamy surface soil under conventional and conservation tillage management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.1043-1050. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and lateral variations of soil immobile water fraction in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2010.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage and fallow period management on soil physical behaviour and maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional spatial variation of soil physical properties in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.432-444. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variability of soil bulk density and near-saturated hydraulic conductivity under two contrasted tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152 (1-2), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water pressure head effects on the degradation of the diketonitrile metabolite of isoxaflutole in a loamy soil under two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.678-688. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity, immobile water content, and exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (4), pp.1272-1280. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and water content on degradation of isoproturon in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7), pp.1053-1061. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des usages et des pertes en pesticides en agriculture de conservation : connaissances disponibles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Systèmes Agricoles et Eau – Agroécologie et ressources en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intercropping-oriented value chains : monitoring and cross-analysis of 13 multi-actor case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoux Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.222-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing cover crops: a strategy for enhancing forage autonomy and mitigating soil erosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermet Romane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merienne Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping and crop diversity: how farmers integrate species into arable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL - Management of a permanent cover crop by mowing between the rows of a main crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover Crops efficient to Mitigate Pesticide Dependency and Leaching Risks in Low Input Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'agriculture de conservation des sols à la transition agroécologique. Discours introductif de la séance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’Agriculture de Conservation des Sols à la Transition Agroécologique : Gestion de l’eau et de la fertilité chimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (7ème séance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverts végétaux : quels avantages pour le sol et vos cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties vary according to the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Systèmes Agroécologiques & Gestion quantitative et qualitative de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités offertes par les plantes de services : la biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Cellule Recherche Innovation Transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinaire, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of cover crops and what do farmers say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ducos-Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hustet-Caou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The soil carbon farming network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Climate-KIC, Oct 2021, Webinaire, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service cover crops: towards a new paradigm for biocontrol and soil fertility enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Kirkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofumigation 7 Symposium International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webconference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation logistique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing resident and bystander health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IUPAC International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and multicriteria assessment of low-input cropping systems in the South-West of France: a 8-years experimentation with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Micos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Thorand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des risques pour la santé humaine liés aux pesticides utilisés dans des systèmes de culture conventionnels et innovants avec le modèle BROWSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pesticides-Santé » de l’UMR Agronomie-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume bispecific cover crop mixtures provide efficiently various ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecological cropping systems: the role of diversification in time and space for supporting the crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture pour réduire le transfert des pesticides vers les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio Salon Européen des Techniques Bio et Alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bourg-les-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services et dis-services de régulation biotique par allélopathie et biofumigation produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling S-metolachlor leaching in an agricultural soil covered with plant-residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Verticillium dahliae causing sunflower wilt using Brassica cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Desserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey. 1230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted maize based cropping systems influence weed dynamics and impact maize productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la lixiviation de pesticides sous différents systèmes de monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de produits phytosanitaires dans les sols : principaux processus impliqués. De la compréhension des mécanismes aux études en plein champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agriculture et Préservation de la qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d’Agriculture de Champagne-Ardenne (CA Champagne-Ardenne). FRA., Mar 2015, Bazancourt, France. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic performances of low-input maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances environnementales de systèmes de monoculture de maïs irrigué : lixiviation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental performance of four maize monocropping systems : a three-year monitoring of persticide leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption et minéralisation du S-métolachlore (herbicide) en techniques de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du travail du sol sur sa conductivité hydraulique au voisinage de la saturation et sa masse volumique apparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow in surface and subsurface soils of the recharge area of a groundwater aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la fraction d’eau immobile dans les sols à l’échelle d’une parcelle cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème journées du Groupe Francophone d'Humidimétrie et des TraNsferts en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption et de dégradation vis-à-vis de l’isoproturon des horizons de surface et de subsurface d’une parcelle agricole hétérogène de la Beauce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Oct 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover crops efficient to mitigate pesticide dependency and leaching risks in low input cropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence dynamics of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of innovative agricultural practices on reducing pesticide and nitrate transfer in maize monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy. pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the nicosulfuron herbicide degradation in soils under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticides transfers in undisturbed soil columns sampled in conservation and conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and S cycles in crucifer-legume cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre usage et impacts des pesticides : Mesure des transferts dans les eaux de percolation 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau EPHY, Filière Grandes Cultures et Polyculture-élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-427, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system. Genesis – Groundwater and dependent ecosystems. Integrated management of groundwater resources and dependent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d'alimentation de captage vis-à-vis des pesticides par l'utilisation de cultures intermédiaires : projet CIREPPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS GC HP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water content effects on degradation of isoproturon in surface and subsurface soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of immobile water content and first-order mass exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AcclimaTerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation et l'agroécologie peuvent-elles faire bon ménage ? Vers une irrigation multiservice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-147, 2025, Matière à débattre et décider, 978-2-7592-4098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 1, 1-24, 2025, isbn 9781789451856. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 4. Les pesticides se dégradent mieux dans les sols de parcelles en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau Stéphane; Maron Pierre-Alain; Sarthou Jean-Pierre; Chauvel Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-380, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et devenir des pesticides dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau S.; Maron P.A.; Sarthou J.P.; Chauvel B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-293, 2024, collection Savoir faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 7. L’agriculture de conservation des sols permet d’améliorer l’efficience des pluies et d’économiser de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau (coordination scientifique), Pierre-Alain Maron (coordination scientifique), Jean-Pierre Sarthou (coordination scientifique), Bruno Chauvel (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-394, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et eau dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes de grande culture adaptés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Crucifer-legume cover crop mixtures for biocontrol: Toward a new multi-service paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-139, 2019, Advances in Agronomy, 978-0-12-817410-4. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahault Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et risques de transfert de produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 191 p., 2014, Savoir Faire (Quae), 978-2-8179-0170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Science, 1012 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et modélisation quantitative multicritères de systèmes de culture en rupture à faible usage de pesticides en réseau multi-sites, répondant aux exigences ECOPHYTO 2018 (SystemEcoPuissance4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la lixiviation des pesticides et comparaison de modèles. Conception et évaluation par expérimentation et modélisation de prototypes de systèmes de culture intégrés à bas niveaux d’intrants (MicMac Design) Livrable D2.2-2 ANR-09-STRA-06, 4 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le sol sans retournement des horizons de surface. Bilan sur la fertilité physique, chimique et biologique d'un sol limoneux de Bretagne après trois années de travail simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camillo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : Effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. INAPG (AgroParisTech), 2007. English. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverture du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Inrae Castanet-Tolosan, France. 2025, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire. Projet COTERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamault Alexane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alletto Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire., Toulouse INP, France. 2024, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId531"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Alletto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE / Research Director at INRAE - UMR Agroécologie, Innovation et Territoires (AGIR), centre Occitanie-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedling emergence vigor, establishment success, and biomass yield stability of cover crop mixtures compared to pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 335, pp.110165. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a95573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedoclimatic, knowledge and management factors drive European soybean and faba bean yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona F E Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijna Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.71. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01056-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pratiques agroécologiques sur la fertilité des sols et le cycle de l'eau sur le bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giesmi Giemsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ng52122995493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gachein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call toward a consistent terminology of “cover crops” in agroecological literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van der Worf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Blanco‐canqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.e70237. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agj2.70237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties depend on the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109692. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.127139. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites et performances de systèmes de culture économes en herbicides et en travail du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lobietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.281-299. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve field establishment of cover crops. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.44-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00986-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús M Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177607. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation multiservice pour une transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts et Chaussées Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 919, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cover crops on maize establishment, root mycorrhizal colonization, plant growth and grain yield depend on their botanical family: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 356, pp.108648. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of macro- and micronutrients is synergistic in species mixtures: example of mixed crucifer-legume cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2023.1223639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en Agriculture de Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/vbl896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops maintain or improve agronomic performances of maize monoculture during the transition period from conventional to no-tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108540. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification improves cropping system sustainability: An 8-year on-farm experiment in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of soils under conservation agriculture: A multi-site experiment on five soil types in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Derrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.116228. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: crop diversification, a key pillar for the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Drexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.950822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services of cover crops: a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (8), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and degradation of the herbicide nicosulfuron in a stagnic Luvisol and Vermic Umbrisol cultivated under conventional or conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (13), pp.15934-15946. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nfsr-jw66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rafaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide use and leaching in agronomically performant maize-based cropping systems: An 8-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 377, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer glucosinolate production in legume-crucifer cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop crucifer-legume mixtures provide effective nitrate catch crop and nitrogen green manure ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 254, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume cover crop mixtures provide effective sulphate catch crop and sulphur green manure services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3615-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jdpre3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of S-metolachlor and its oxanilic and ethanesulfonic acids metabolites under fresh vs . partially decomposed cover crop mulches: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.1515-1524. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.66-78. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels de régulation biotique par allélopathie et biofumigation ; services et dis-services produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407346984539E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Larsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6895-6909. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-perennial culture of Stevia rebaudiana (Bertoni) Bertoni under temperate climate: effects of genotype, environment and plant age on steviol glycoside content and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.685-694. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-015-0276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of glyphosate and degradates in cover crop residues and underlying soil: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 545-546, pp.582-590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input cropping systems to reduce input dependency and environmental impacts in maize production: A multi-criteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.160-175. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and decomposition degree of cover crops influence pesticide sorption: Quantification and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in soil physical properties improves the water dynamics modeling in a conventionally-tilled soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 243-244, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Limitation Alters Biomass Production but Enhances Steviol Glycoside Concentration in Stevia rebaudiana Bertoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0133067. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0133067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and mineralisation of S-metolachlor in soils from fields cultivated with different conservation tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Bolognési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de mise en oeuvre de l'agriculture de conservation dans les exploitations de grandes cultures du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longueval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hypolite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Blazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/15qh-xz87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and fallow period management effects on the fate of the herbicide isoxaflutole in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water pressure head and temperature impact on isoxaflutole degradation in crop residues and loamy surface soil under conventional and conservation tillage management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.1043-1050. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of retention process of isoxaflutole and its diketonitrile metabolite in soil under conventional and conservation tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage and fallow period management on soil physical behaviour and maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and lateral variations of soil immobile water fraction in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2010.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional spatial variation of soil physical properties in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.432-444. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variability of soil bulk density and near-saturated hydraulic conductivity under two contrasted tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152 (1-2), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water pressure head effects on the degradation of the diketonitrile metabolite of isoxaflutole in a loamy soil under two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.678-688. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and water content on degradation of isoproturon in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7), pp.1053-1061. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity, immobile water content, and exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (4), pp.1272-1280. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intercropping-oriented value chains : monitoring and cross-analysis of 13 multi-actor case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoux Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.222-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des usages et des pertes en pesticides en agriculture de conservation : connaissances disponibles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Systèmes Agricoles et Eau – Agroécologie et ressources en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing cover crops: a strategy for enhancing forage autonomy and mitigating soil erosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermet Romane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merienne Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping and crop diversity: how farmers integrate species into arable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL - Management of a permanent cover crop by mowing between the rows of a main crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover Crops efficient to Mitigate Pesticide Dependency and Leaching Risks in Low Input Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'agriculture de conservation des sols à la transition agroécologique. Discours introductif de la séance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’Agriculture de Conservation des Sols à la Transition Agroécologique : Gestion de l’eau et de la fertilité chimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (7ème séance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties vary according to the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Systèmes Agroécologiques & Gestion quantitative et qualitative de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverts végétaux : quels avantages pour le sol et vos cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités offertes par les plantes de services : la biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Cellule Recherche Innovation Transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinaire, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of cover crops and what do farmers say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ducos-Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hustet-Caou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The soil carbon farming network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Climate-KIC, Oct 2021, Webinaire, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service cover crops: towards a new paradigm for biocontrol and soil fertility enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Kirkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofumigation 7 Symposium International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webconference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation logistique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing resident and bystander health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IUPAC International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and multicriteria assessment of low-input cropping systems in the South-West of France: a 8-years experimentation with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Micos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Thorand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des risques pour la santé humaine liés aux pesticides utilisés dans des systèmes de culture conventionnels et innovants avec le modèle BROWSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pesticides-Santé » de l’UMR Agronomie-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume bispecific cover crop mixtures provide efficiently various ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecological cropping systems: the role of diversification in time and space for supporting the crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture pour réduire le transfert des pesticides vers les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio Salon Européen des Techniques Bio et Alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bourg-les-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services et dis-services de régulation biotique par allélopathie et biofumigation produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling S-metolachlor leaching in an agricultural soil covered with plant-residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Verticillium dahliae causing sunflower wilt using Brassica cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Desserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey. 1230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted maize based cropping systems influence weed dynamics and impact maize productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la lixiviation de pesticides sous différents systèmes de monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de produits phytosanitaires dans les sols : principaux processus impliqués. De la compréhension des mécanismes aux études en plein champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agriculture et Préservation de la qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d’Agriculture de Champagne-Ardenne (CA Champagne-Ardenne). FRA., Mar 2015, Bazancourt, France. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic performances of low-input maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances environnementales de systèmes de monoculture de maïs irrigué : lixiviation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental performance of four maize monocropping systems : a three-year monitoring of persticide leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption et minéralisation du S-métolachlore (herbicide) en techniques de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du travail du sol sur sa conductivité hydraulique au voisinage de la saturation et sa masse volumique apparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow in surface and subsurface soils of the recharge area of a groundwater aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la fraction d’eau immobile dans les sols à l’échelle d’une parcelle cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème journées du Groupe Francophone d'Humidimétrie et des TraNsferts en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption et de dégradation vis-à-vis de l’isoproturon des horizons de surface et de subsurface d’une parcelle agricole hétérogène de la Beauce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Oct 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence dynamics of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover crops efficient to mitigate pesticide dependency and leaching risks in low input cropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of innovative agricultural practices on reducing pesticide and nitrate transfer in maize monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy. pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticides transfers in undisturbed soil columns sampled in conservation and conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the nicosulfuron herbicide degradation in soils under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and S cycles in crucifer-legume cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre usage et impacts des pesticides : Mesure des transferts dans les eaux de percolation 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau EPHY, Filière Grandes Cultures et Polyculture-élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-427, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system. Genesis – Groundwater and dependent ecosystems. Integrated management of groundwater resources and dependent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d'alimentation de captage vis-à-vis des pesticides par l'utilisation de cultures intermédiaires : projet CIREPPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS GC HP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of immobile water content and first-order mass exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water content effects on degradation of isoproturon in surface and subsurface soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AcclimaTerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation et l'agroécologie peuvent-elles faire bon ménage ? Vers une irrigation multiservice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-147, 2025, Matière à débattre et décider, 978-2-7592-4098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 1, 1-24, 2025, isbn 9781789451856. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 7. L’agriculture de conservation des sols permet d’améliorer l’efficience des pluies et d’économiser de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau (coordination scientifique), Pierre-Alain Maron (coordination scientifique), Jean-Pierre Sarthou (coordination scientifique), Bruno Chauvel (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-394, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et eau dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 4. Les pesticides se dégradent mieux dans les sols de parcelles en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau Stéphane; Maron Pierre-Alain; Sarthou Jean-Pierre; Chauvel Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-380, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et devenir des pesticides dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau S.; Maron P.A.; Sarthou J.P.; Chauvel B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-293, 2024, collection Savoir faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes de grande culture adaptés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Crucifer-legume cover crop mixtures for biocontrol: Toward a new multi-service paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-139, 2019, Advances in Agronomy, 978-0-12-817410-4. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahault Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et risques de transfert de produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 191 p., 2014, Savoir Faire (Quae), 978-2-8179-0170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Science, 1012 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la lixiviation des pesticides et comparaison de modèles. Conception et évaluation par expérimentation et modélisation de prototypes de systèmes de culture intégrés à bas niveaux d’intrants (MicMac Design) Livrable D2.2-2 ANR-09-STRA-06, 4 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et modélisation quantitative multicritères de systèmes de culture en rupture à faible usage de pesticides en réseau multi-sites, répondant aux exigences ECOPHYTO 2018 (SystemEcoPuissance4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le sol sans retournement des horizons de surface. Bilan sur la fertilité physique, chimique et biologique d'un sol limoneux de Bretagne après trois années de travail simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camillo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. INAPG (AgroParisTech), 2007. English. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : Effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverture du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Inrae Castanet-Tolosan, France. 2025, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire. Projet COTERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamault Alexane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alletto Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire., Toulouse INP, France. 2024, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giesmi Giemsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ng52122995493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a95573" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F E Topp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijna Jha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01056-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van der Worf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Blanco&#8208;canqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.70237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximei Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00986-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alleto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lobietti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bontempi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/vbl896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1223639" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;chemier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116228" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandewalle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drexler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.950822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassigneul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nobile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.143" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621105v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kirkegaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.02.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3615-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M307P5F0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522976v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Kennedy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.052" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTWSG8TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Bologn&#233;si" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Couffignal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.11.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0TXJNW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longueval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hypolite" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Blazian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/15qh-xz87" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoux Fanny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751128v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carri&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis H&#233;lias" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751104v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gleizes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774765v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746480v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774767v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763680v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Kirkegaard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225301v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786062v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lammoglia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Kennedy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thorand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735583v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589703v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192527v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdrieux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rametti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolognesi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751126v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Beauvy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680453v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765952v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763632v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626521v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523274v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665751v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341752v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858612v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787565v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0065211319300562" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.05.003" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823398v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003244v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0038" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159155v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Adams" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160206v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a95573" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F E Topp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijna Jha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01056-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giesmi Giemsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ng52122995493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van der Worf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Blanco&#8208;canqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.70237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lobietti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bontempi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art19" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximei Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00986-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alleto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1223639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/vbl896" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandewalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103433" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;chemier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drexler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.950822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kirkegaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J67C0QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M307P5F0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3615-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753941v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassigneul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nobile" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.143" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522976v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Kennedy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.052" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTWSG8TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000884v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Bologn&#233;si" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Couffignal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.11.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0TXJNW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longueval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hypolite" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Blazian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/15qh-xz87" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoux Fanny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carri&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis H&#233;lias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751104v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gleizes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991260v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746480v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774765v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Kirkegaard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225301v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lammoglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Kennedy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thorand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737812v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192527v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdrieux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rametti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019875v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolognesi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Beauvy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751126v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680453v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765952v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763632v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626521v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523274v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858612v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665751v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341752v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787565v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0065211319300562" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.05.003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461007v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003244v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0038" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823398v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159155v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Adams" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160206v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>