--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Alletto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE / Research Director at INRAE - UMR Agroécologie, Innovation et Territoires (AGIR), centre Occitanie-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedling emergence vigor, establishment success, and biomass yield stability of cover crop mixtures compared to pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 335, pp.110165. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a95573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedoclimatic, knowledge and management factors drive European soybean and faba bean yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona F E Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijna Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.71. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01056-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pratiques agroécologiques sur la fertilité des sols et le cycle de l'eau sur le bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giesmi Giemsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ng52122995493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gachein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call toward a consistent terminology of “cover crops” in agroecological literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van der Worf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Blanco‐canqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.e70237. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agj2.70237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties depend on the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109692. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.127139. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites et performances de systèmes de culture économes en herbicides et en travail du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lobietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.281-299. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve field establishment of cover crops. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.44-47. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00986-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús M Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177607. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation multiservice pour une transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts et Chaussées Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 919, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cover crops on maize establishment, root mycorrhizal colonization, plant growth and grain yield depend on their botanical family: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 356, pp.108648. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of macro- and micronutrients is synergistic in species mixtures: example of mixed crucifer-legume cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2023.1223639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en Agriculture de Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/vbl896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops maintain or improve agronomic performances of maize monoculture during the transition period from conventional to no-tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108540. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification improves cropping system sustainability: An 8-year on-farm experiment in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of soils under conservation agriculture: A multi-site experiment on five soil types in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Derrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.116228. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: crop diversification, a key pillar for the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Drexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.950822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services of cover crops: a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (8), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and degradation of the herbicide nicosulfuron in a stagnic Luvisol and Vermic Umbrisol cultivated under conventional or conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (13), pp.15934-15946. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nfsr-jw66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rafaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide use and leaching in agronomically performant maize-based cropping systems: An 8-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 377, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer glucosinolate production in legume-crucifer cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop crucifer-legume mixtures provide effective nitrate catch crop and nitrogen green manure ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 254, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume cover crop mixtures provide effective sulphate catch crop and sulphur green manure services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3615-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jdpre3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of S-metolachlor and its oxanilic and ethanesulfonic acids metabolites under fresh vs . partially decomposed cover crop mulches: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.1515-1524. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.66-78. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels de régulation biotique par allélopathie et biofumigation ; services et dis-services produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407346984539E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Larsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6895-6909. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-perennial culture of Stevia rebaudiana (Bertoni) Bertoni under temperate climate: effects of genotype, environment and plant age on steviol glycoside content and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.685-694. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-015-0276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of glyphosate and degradates in cover crop residues and underlying soil: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 545-546, pp.582-590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input cropping systems to reduce input dependency and environmental impacts in maize production: A multi-criteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.160-175. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and decomposition degree of cover crops influence pesticide sorption: Quantification and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in soil physical properties improves the water dynamics modeling in a conventionally-tilled soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 243-244, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Limitation Alters Biomass Production but Enhances Steviol Glycoside Concentration in Stevia rebaudiana Bertoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0133067. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0133067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and mineralisation of S-metolachlor in soils from fields cultivated with different conservation tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Bolognési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de mise en oeuvre de l'agriculture de conservation dans les exploitations de grandes cultures du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longueval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hypolite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Blazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/15qh-xz87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and fallow period management effects on the fate of the herbicide isoxaflutole in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water pressure head and temperature impact on isoxaflutole degradation in crop residues and loamy surface soil under conventional and conservation tillage management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.1043-1050. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of retention process of isoxaflutole and its diketonitrile metabolite in soil under conventional and conservation tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage and fallow period management on soil physical behaviour and maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and lateral variations of soil immobile water fraction in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2010.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional spatial variation of soil physical properties in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.432-444. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variability of soil bulk density and near-saturated hydraulic conductivity under two contrasted tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152 (1-2), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water pressure head effects on the degradation of the diketonitrile metabolite of isoxaflutole in a loamy soil under two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.678-688. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and water content on degradation of isoproturon in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7), pp.1053-1061. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity, immobile water content, and exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (4), pp.1272-1280. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intercropping-oriented value chains : monitoring and cross-analysis of 13 multi-actor case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoux Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.222-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des usages et des pertes en pesticides en agriculture de conservation : connaissances disponibles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Systèmes Agricoles et Eau – Agroécologie et ressources en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing cover crops: a strategy for enhancing forage autonomy and mitigating soil erosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermet Romane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merienne Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping and crop diversity: how farmers integrate species into arable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL - Management of a permanent cover crop by mowing between the rows of a main crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover Crops efficient to Mitigate Pesticide Dependency and Leaching Risks in Low Input Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'agriculture de conservation des sols à la transition agroécologique. Discours introductif de la séance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’Agriculture de Conservation des Sols à la Transition Agroécologique : Gestion de l’eau et de la fertilité chimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (7ème séance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties vary according to the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Systèmes Agroécologiques & Gestion quantitative et qualitative de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverts végétaux : quels avantages pour le sol et vos cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités offertes par les plantes de services : la biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Cellule Recherche Innovation Transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinaire, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of cover crops and what do farmers say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ducos-Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hustet-Caou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The soil carbon farming network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Climate-KIC, Oct 2021, Webinaire, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service cover crops: towards a new paradigm for biocontrol and soil fertility enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Kirkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofumigation 7 Symposium International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webconference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation logistique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing resident and bystander health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IUPAC International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and multicriteria assessment of low-input cropping systems in the South-West of France: a 8-years experimentation with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Micos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Thorand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des risques pour la santé humaine liés aux pesticides utilisés dans des systèmes de culture conventionnels et innovants avec le modèle BROWSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pesticides-Santé » de l’UMR Agronomie-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume bispecific cover crop mixtures provide efficiently various ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecological cropping systems: the role of diversification in time and space for supporting the crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture pour réduire le transfert des pesticides vers les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio Salon Européen des Techniques Bio et Alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bourg-les-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services et dis-services de régulation biotique par allélopathie et biofumigation produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling S-metolachlor leaching in an agricultural soil covered with plant-residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Verticillium dahliae causing sunflower wilt using Brassica cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Desserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey. 1230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted maize based cropping systems influence weed dynamics and impact maize productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la lixiviation de pesticides sous différents systèmes de monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de produits phytosanitaires dans les sols : principaux processus impliqués. De la compréhension des mécanismes aux études en plein champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agriculture et Préservation de la qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d’Agriculture de Champagne-Ardenne (CA Champagne-Ardenne). FRA., Mar 2015, Bazancourt, France. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic performances of low-input maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances environnementales de systèmes de monoculture de maïs irrigué : lixiviation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental performance of four maize monocropping systems : a three-year monitoring of persticide leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption et minéralisation du S-métolachlore (herbicide) en techniques de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du travail du sol sur sa conductivité hydraulique au voisinage de la saturation et sa masse volumique apparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow in surface and subsurface soils of the recharge area of a groundwater aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la fraction d’eau immobile dans les sols à l’échelle d’une parcelle cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème journées du Groupe Francophone d'Humidimétrie et des TraNsferts en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption et de dégradation vis-à-vis de l’isoproturon des horizons de surface et de subsurface d’une parcelle agricole hétérogène de la Beauce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Oct 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence dynamics of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover crops efficient to mitigate pesticide dependency and leaching risks in low input cropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of innovative agricultural practices on reducing pesticide and nitrate transfer in maize monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy. pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticides transfers in undisturbed soil columns sampled in conservation and conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the nicosulfuron herbicide degradation in soils under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and S cycles in crucifer-legume cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre usage et impacts des pesticides : Mesure des transferts dans les eaux de percolation 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau EPHY, Filière Grandes Cultures et Polyculture-élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-427, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system. Genesis – Groundwater and dependent ecosystems. Integrated management of groundwater resources and dependent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d'alimentation de captage vis-à-vis des pesticides par l'utilisation de cultures intermédiaires : projet CIREPPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS GC HP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of immobile water content and first-order mass exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water content effects on degradation of isoproturon in surface and subsurface soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AcclimaTerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation et l'agroécologie peuvent-elles faire bon ménage ? Vers une irrigation multiservice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-147, 2025, Matière à débattre et décider, 978-2-7592-4098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 1, 1-24, 2025, isbn 9781789451856. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 7. L’agriculture de conservation des sols permet d’améliorer l’efficience des pluies et d’économiser de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau (coordination scientifique), Pierre-Alain Maron (coordination scientifique), Jean-Pierre Sarthou (coordination scientifique), Bruno Chauvel (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-394, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et eau dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 4. Les pesticides se dégradent mieux dans les sols de parcelles en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau Stéphane; Maron Pierre-Alain; Sarthou Jean-Pierre; Chauvel Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-380, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et devenir des pesticides dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau S.; Maron P.A.; Sarthou J.P.; Chauvel B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-293, 2024, collection Savoir faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes de grande culture adaptés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Crucifer-legume cover crop mixtures for biocontrol: Toward a new multi-service paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-139, 2019, Advances in Agronomy, 978-0-12-817410-4. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahault Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et risques de transfert de produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 191 p., 2014, Savoir Faire (Quae), 978-2-8179-0170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Science, 1012 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la lixiviation des pesticides et comparaison de modèles. Conception et évaluation par expérimentation et modélisation de prototypes de systèmes de culture intégrés à bas niveaux d’intrants (MicMac Design) Livrable D2.2-2 ANR-09-STRA-06, 4 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et modélisation quantitative multicritères de systèmes de culture en rupture à faible usage de pesticides en réseau multi-sites, répondant aux exigences ECOPHYTO 2018 (SystemEcoPuissance4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le sol sans retournement des horizons de surface. Bilan sur la fertilité physique, chimique et biologique d'un sol limoneux de Bretagne après trois années de travail simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camillo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. INAPG (AgroParisTech), 2007. English. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : Effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverture du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Inrae Castanet-Tolosan, France. 2025, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire. Projet COTERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamault Alexane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alletto Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire., Toulouse INP, France. 2024, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Alletto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE / Research Director at INRAE - UMR Agroécologie, Innovation et Territoires (AGIR), centre Occitanie-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking tillage as a strategic practice in agroecological farming systems with carbon, climate, and pest management trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.386. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedling emergence vigor, establishment success, and biomass yield stability of cover crop mixtures compared to pure stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 335, pp.110165. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops and intercropping help reduce nitrate and pesticide leaching in low-input systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bazerthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 235, pp.104719. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de pratiques agroécologiques sur la fertilité des sols et le cycle de l'eau sur le bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giesmi Giemsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/ng52122995493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gachein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols et transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a95573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedoclimatic, knowledge and management factors drive European soybean and faba bean yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona F E Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijna Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.71. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01056-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties depend on the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109692. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call toward a consistent terminology of “cover crops” in agroecological literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van der Worf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Blanco‐canqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.e70237. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agj2.70237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites et performances de systèmes de culture économes en herbicides et en travail du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lobietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.281-299. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.127139. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve field establishment of cover crops. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.44-47. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00986-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús M Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177607. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation multiservice pour une transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponts et Chaussées Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 919, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cover crops on maize establishment, root mycorrhizal colonization, plant growth and grain yield depend on their botanical family: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 356, pp.108648. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of macro- and micronutrients is synergistic in species mixtures: example of mixed crucifer-legume cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2023.1223639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en Agriculture de Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/vbl896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops maintain or improve agronomic performances of maize monoculture during the transition period from conventional to no-tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108540. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species choice and N fertilization influence yield gains through complementarity and selection effects in cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00754-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of soils under conservation agriculture: A multi-site experiment on five soil types in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Derrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 428, pp.116228. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification improves cropping system sustainability: An 8-year on-farm experiment in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: crop diversification, a key pillar for the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Drexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza-Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.950822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services of cover crops: a research roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (8), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2022.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and degradation of the herbicide nicosulfuron in a stagnic Luvisol and Vermic Umbrisol cultivated under conventional or conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (13), pp.15934-15946. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUCIAL -Services écosystémiques produits par les cultures intermédiaires multiservices de légumineuses et de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.217-225. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nfsr-jw66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rafaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide use and leaching in agronomically performant maize-based cropping systems: An 8-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effects of β-Triketone Herbicides on the Soil Bacterial and hppd Communities: A Lab-to-Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.610298. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.610298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 377, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop crucifer-legume mixtures provide effective nitrate catch crop and nitrogen green manure ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 254, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume cover crop mixtures provide effective sulphate catch crop and sulphur green manure services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.61-76. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3615-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/jdpre3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer glucosinolate production in legume-crucifer cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of S-metolachlor and its oxanilic and ethanesulfonic acids metabolites under fresh vs . partially decomposed cover crop mulches: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.1515-1524. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.66-78. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Larsbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6895-6909. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels de régulation biotique par allélopathie et biofumigation ; services et dis-services produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407346984539E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-perennial culture of Stevia rebaudiana (Bertoni) Bertoni under temperate climate: effects of genotype, environment and plant age on steviol glycoside content and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.685-694. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-015-0276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of glyphosate and degradates in cover crop residues and underlying soil: A laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 545-546, pp.582-590. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input cropping systems to reduce input dependency and environmental impacts in maize production: A multi-criteria assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.160-175. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and decomposition degree of cover crops influence pesticide sorption: Quantification and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation in soil physical properties improves the water dynamics modeling in a conventionally-tilled soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 243-244, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Limitation Alters Biomass Production but Enhances Steviol Glycoside Concentration in Stevia rebaudiana Bertoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barbet Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0133067. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0133067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and mineralisation of S-metolachlor in soils from fields cultivated with different conservation tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Bolognési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Couffignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de mise en oeuvre de l'agriculture de conservation dans les exploitations de grandes cultures du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longueval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hypolite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Blazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/15qh-xz87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and fallow period management effects on the fate of the herbicide isoxaflutole in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of retention process of isoxaflutole and its diketonitrile metabolite in soil under conventional and conservation tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water pressure head and temperature impact on isoxaflutole degradation in crop residues and loamy surface soil under conventional and conservation tillage management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.1043-1050. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage and fallow period management on soil physical behaviour and maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and lateral variations of soil immobile water fraction in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2010.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional spatial variation of soil physical properties in two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.432-444. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variability of soil bulk density and near-saturated hydraulic conductivity under two contrasted tillage management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152 (1-2), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water pressure head effects on the degradation of the diketonitrile metabolite of isoxaflutole in a loamy soil under two tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.678-688. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and water content on degradation of isoproturon in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7), pp.1053-1061. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity, immobile water content, and exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (4), pp.1272-1280. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2005.0291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des usages et des pertes en pesticides en agriculture de conservation : connaissances disponibles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Systèmes Agricoles et Eau – Agroécologie et ressources en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intercropping-oriented value chains : monitoring and cross-analysis of 13 multi-actor case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoux Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.222-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing cover crops: a strategy for enhancing forage autonomy and mitigating soil erosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermet Romane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merienne Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping and crop diversity: how farmers integrate species into arable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.408-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL - Management of a permanent cover crop by mowing between the rows of a main crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover Crops efficient to Mitigate Pesticide Dependency and Leaching Risks in Low Input Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’Agriculture de Conservation des Sols à la Transition Agroécologique : Gestion de l’eau et de la fertilité chimique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (7ème séance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'agriculture de conservation des sols à la transition agroécologique. Discours introductif de la séance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04018395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique de sols en agriculture de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bréchemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties vary according to the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Systèmes Agroécologiques & Gestion quantitative et qualitative de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverts végétaux : quels avantages pour le sol et vos cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition d’Innov-Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ondes, France. 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités offertes par les plantes de services : la biofumigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Cellule Recherche Innovation Transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinaire, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential of cover crops and what do farmers say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ducos-Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hustet-Caou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The soil carbon farming network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Climate-KIC, Oct 2021, Webinaire, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-service cover crops: towards a new paradigm for biocontrol and soil fertility enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Kirkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofumigation 7 Symposium International Symposium on Biocidal and Non-Biocidal Plants to improve Soil Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Webconference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation logistique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020, 2nd International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis pluriannuels des transferts verticaux de pesticides dans des sols de vallée alluviale en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès du Groupe Français de recherche sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and multicriteria assessment of low-input cropping systems in the South-West of France: a 8-years experimentation with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Micos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Thorand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing resident and bystander health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IUPAC International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison des risques pour la santé humaine liés aux pesticides utilisés dans des systèmes de culture conventionnels et innovants avec le modèle BROWSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pesticides-Santé » de l’UMR Agronomie-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thiverval-Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucifer-legume bispecific cover crop mixtures provide efficiently various ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecological cropping systems: the role of diversification in time and space for supporting the crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de culture pour réduire le transfert des pesticides vers les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech&amp;Bio Salon Européen des Techniques Bio et Alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bourg-les-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services et dis-services de régulation biotique par allélopathie et biofumigation produits par les cultures intermédiaires multiservices de crucifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling S-metolachlor leaching in an agricultural soil covered with plant-residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Verticillium dahliae causing sunflower wilt using Brassica cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Desserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desplanques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey. 1230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús-María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted maize based cropping systems influence weed dynamics and impact maize productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Sep 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la lixiviation de pesticides sous différents systèmes de monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de produits phytosanitaires dans les sols : principaux processus impliqués. De la compréhension des mécanismes aux études en plein champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agriculture et Préservation de la qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d’Agriculture de Champagne-Ardenne (CA Champagne-Ardenne). FRA., Mar 2015, Bazancourt, France. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic performances of low-input maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances environnementales de systèmes de monoculture de maïs irrigué : lixiviation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental performance of four maize monocropping systems : a three-year monitoring of persticide leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air (York 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption des pesticides sur des mulchs de cultures intermédiaires : influence du degré de décomposition et de la nature des végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature and age of cover crop residues on the sorption of three pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cassigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chuette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption et minéralisation du S-métolachlore (herbicide) en techniques de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du travail du sol et du mode de gestion de la période d'interculture sur la dégradation et la lixiviation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du travail du sol sur sa conductivité hydraulique au voisinage de la saturation et sa masse volumique apparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des propriétés d’adsorption et de dégradation du dicétonitrile dans l’horizon labouré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of isoxaflutole and its diketonitrile metabolite under conventional and conservation tillage in an irrigated continuous-maize field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffuse inputs into the groundwater: Monitoring - Modelling - Management. Agriculture and water management in the light of future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tillage practices on the degradation of the diketonitrile metabolite of isoxaflutole in a Gleyic Luvisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du travail du sol sur la dégradation du dicétonitrile dans un sol limoneux hydromorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP – VINGTIÈME CONFÉRENCE DU COLUMA JOURNÉES INTERNATIONALES SUR LA LUTTE CONTRE LES MAUVAISES HERBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential flow in surface and subsurface soils of the recharge area of a groundwater aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de la fraction d’eau immobile dans les sols à l’échelle d’une parcelle cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème journées du Groupe Francophone d'Humidimétrie et des TraNsferts en Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés d’adsorption et de dégradation vis-à-vis de l’isoproturon des horizons de surface et de subsurface d’une parcelle agricole hétérogène de la Beauce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Oct 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intercrops and cover crops efficient to mitigate pesticide dependency and leaching risks in low input cropping systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Seimandi-Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crop residues mitigate impacts of water deficit on sunflower during vegetative growth with varietal differences, but not during seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence dynamics of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence of cover crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of innovative agricultural practices on reducing pesticide and nitrate transfer in maize monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy. pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticide transfers in undisturbed soil columns sampled from a Stagnic Luvisol and a Vermic Umbrisol both cultivated under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and pesticides transfers in undisturbed soil columns sampled in conservation and conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the nicosulfuron herbicide degradation in soils under conventional and conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dumeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and S cycles in crucifer-legume cover crop mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre usage et impacts des pesticides : Mesure des transferts dans les eaux de percolation 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau EPHY, Filière Grandes Cultures et Polyculture-élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing human health risks from pesticide use in conventional and innovative cropping systems with the BROWSE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-427, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system. Genesis – Groundwater and dependent ecosystems. Integrated management of groundwater resources and dependent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Marin-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Maria Marin Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d'alimentation de captage vis-à-vis des pesticides par l'utilisation de cultures intermédiaires : projet CIREPPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS GC HP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of immobile water content and first-order mass exchange coefficient in three soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and water content effects on degradation of isoproturon in surface and subsurface soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticide behaviour in soils, water and air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AcclimaTerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et structure des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : Gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-25, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrigation et l'agroécologie peuvent-elles faire bon ménage ? Vers une irrigation multiservice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-147, 2025, Matière à débattre et décider, 978-2-7592-4098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and Structure of Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science: Sustainable Management of Agricultural Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 1, 1-24, 2025, isbn 9781789451856. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 7. L’agriculture de conservation des sols permet d’améliorer l’efficience des pluies et d’économiser de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau (coordination scientifique), Pierre-Alain Maron (coordination scientifique), Jean-Pierre Sarthou (coordination scientifique), Bruno Chauvel (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-394, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et eau dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brechemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 4. Les pesticides se dégradent mieux dans les sols de parcelles en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau Stéphane; Maron Pierre-Alain; Sarthou Jean-Pierre; Chauvel Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-380, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation et devenir des pesticides dans l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau S.; Maron P.A.; Sarthou J.P.; Chauvel B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-293, 2024, collection Savoir faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer des systèmes de grande culture adaptés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Crucifer-legume cover crop mixtures for biocontrol: Toward a new multi-service paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kirkegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-139, 2019, Advances in Agronomy, 978-0-12-817410-4. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahault Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol et risques de transfert de produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 191 p., 2014, Savoir Faire (Quae), 978-2-8179-0170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage management effects on pesticide fate in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Heddadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Science, 1012 p., 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et modélisation quantitative multicritères de systèmes de culture en rupture à faible usage de pesticides en réseau multi-sites, répondant aux exigences ECOPHYTO 2018 (SystemEcoPuissance4).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la lixiviation des pesticides et comparaison de modèles. Conception et évaluation par expérimentation et modélisation de prototypes de systèmes de culture intégrés à bas niveaux d’intrants (MicMac Design) Livrable D2.2-2 ANR-09-STRA-06, 4 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús María Marín-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le sol sans retournement des horizons de surface. Bilan sur la fertilité physique, chimique et biologique d'un sol limoneux de Bretagne après trois années de travail simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconcevoir collectivement des systèmes de production agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR DYNAFOR, INRAE, 24 chemin de Borde-Rouge Auzeville, CS 52627, 31326 Castanet Tolosan Cedex. 2026, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camillo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. INAPG (AgroParisTech), 2007. English. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007AGPT0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et dissipation de l'isoxaflutole et du dicétonitrile en monoculture de maïs irrigué : Effets du mode de travail du sol et de gestion de l'interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couverture du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Vermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Inrae Castanet-Tolosan, France. 2025, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire. Projet COTERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamault Alexane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baquie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alletto Lionel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire., Toulouse INP, France. 2024, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId541"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a95573" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F E Topp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijna Jha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01056-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giesmi Giemsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ng52122995493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van der Worf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Blanco&#8208;canqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.70237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lobietti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bontempi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art19" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximei Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00986-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alleto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1223639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/vbl896" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandewalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103433" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;chemier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drexler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.950822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kirkegaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.02.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J67C0QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M307P5F0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3615-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753941v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassigneul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nobile" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.143" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522976v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Kennedy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.052" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTWSG8TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000884v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Bologn&#233;si" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Couffignal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.11.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0TXJNW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longueval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hypolite" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Blazian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/15qh-xz87" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240343v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoux Fanny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carri&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis H&#233;lias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751104v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gleizes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991260v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746480v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774765v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Kirkegaard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225301v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lammoglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Kennedy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thorand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737812v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192527v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdrieux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rametti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019875v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolognesi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Beauvy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751126v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680453v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765952v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763632v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626521v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523274v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858612v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665751v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341752v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787565v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0065211319300562" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.05.003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461007v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003244v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0038" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823398v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159155v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Adams" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160206v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03575-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Seimandi-Corda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gleizes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazerthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giesmi Giemsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ng52122995493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a95573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F E Topp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijna Jha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01056-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deschamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109692" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van der Worf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Blanco&#8208;canqui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.70237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lobietti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Deschamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bontempi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127139" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximei Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00986-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alleto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1223639" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/vbl896" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brechemier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108540" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00754-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;chemier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandewalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103433" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Drexler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza-Bonilla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.950822" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.03.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nfsr-jw66" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610298" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M307P5F0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621726v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3615-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kirkegaard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.02.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J67C0QV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassigneul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nobile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.143" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522976v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Kennedy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407346984539E12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-015-0276-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTWSG8TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rametti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5J1DKZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassigneul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.08.082" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWL6F9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Costes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z75NBD5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638843v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000884v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Bologn&#233;si" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Couffignal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.11.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN0TXJNW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longueval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hypolite" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Blazian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/15qh-xz87" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVJH2SZ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189569v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2304" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95M83W4H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.05.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SVWNK7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2011.10.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFXDQ63V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vachier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0267" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173211v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00295.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJDDB0NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886521v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57BSKQ6T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192116v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1PDHDXK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655783v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRLMD403-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0291" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240343v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoux Fanny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751128v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Carri&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis H&#233;lias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751104v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127831v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146561v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746480v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774765v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Kirkegaard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225301v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764167v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Agnan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Micos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thorand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786062v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lammoglia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Kennedy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266409v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735583v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737812v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537958v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535326v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589703v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192528v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192527v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perdrieux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rametti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192529v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chuette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192530v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolognesi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191980v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934073v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934050v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933997v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933986v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933978v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751126v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746502v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752837v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Beauvy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680453v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Deswarte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765952v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763632v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934011v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934008v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225714v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/agropedologie/?/61181" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523274v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973888v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858612v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858609v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665751v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341752v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787565v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0065211319300562" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.05.003" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192402v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461007v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626091v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003244v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0038" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823398v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159155v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Adams" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160206v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>