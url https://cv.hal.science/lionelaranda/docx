--- v2 (2026-05-08)
+++ v3 (2026-06-02)
@@ -753,373 +753,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Creep Resistance at 1000°C of a Medium Entropy Alloy by the In Situ Formation of Intergranular MC Carbides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermogravimetric Study of the Oxidation Behavior of the Cantor’s Alloy at 1000 °C and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal of Innovation and Applied Sciences (IJIAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47540/ijias.v4i2.971⟩</w:t>
+              <w:t xml:space="preserve">High-Temperature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.10002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35534/htm.2024.10002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646995v1</w:t>
+                <w:t xml:space="preserve">hal-04602950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete physico-chemical characterisation of foundry waste</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Creep Resistance at 1000°C of a Medium Entropy Alloy by the In Situ Formation of Intergranular MC Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2356222⟩</w:t>
+              <w:t xml:space="preserve">Indonesian Journal of Innovation and Applied Sciences (IJIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47540/ijias.v4i2.971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04786161v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric Study of the Oxidation Behavior of the Cantor’s Alloy at 1000 °C and Beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
+                <w:t xml:space="preserve">Complete physico-chemical characterisation of foundry waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Temperature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.10002. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (3), pp.336-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35534/htm.2024.10002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2356222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04602950v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on the tensile strength and surface condition of orthodontic aligners: a comparative study of five models</w:t>
               </w:r>
@@ -1233,386 +1233,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior and Creep Resistance of Cast MC-Strengthened CoNiFeMnCr HEAs at 1100 °C</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Mn and Cr contents on the oxidation and creep resistance at 1100°C of cast cantor-based high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/micro4040046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.10046-10057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15282/jmes.18.2.2024.6.0793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824846v1</w:t>
+                <w:t xml:space="preserve">hal-04646996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Hot Corrosion Of Platinum-Containing Model γ and γ′ Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+                <w:t xml:space="preserve">Oxidation Behavior and Creep Resistance of Cast MC-Strengthened CoNiFeMnCr HEAs at 1100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10297-0⟩</w:t>
+              <w:t xml:space="preserve">Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.751 - 764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/micro4040046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806695v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mn and Cr contents on the oxidation and creep resistance at 1100°C of cast cantor-based high entropy alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Gay</w:t>
+                <w:t xml:space="preserve">Type I Hot Corrosion Of Platinum-Containing Model γ and γ′ Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chenikha</w:t>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Spaeter</w:t>
+                <w:t xml:space="preserve">M. Mahdi Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Engineering and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (2), pp.10046-10057. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.999-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15282/jmes.18.2.2024.6.0793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10297-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646996v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One step superparamagnetic iron oxide nanoparticles by a microwave process: optimization of microwave parameters with an experimental design</w:t>
               </w:r>
@@ -1860,472 +1860,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior at 1000 °C of Low-Mn High-Cr Cantor’s HEA-Based Alloys Strengthened or Not by MC Carbides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the sulfation reaction of protective and transient oxides at 650 °C and its role in the low temperature hot corrosion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vernière</w:t>
+                <w:t xml:space="preserve">R. Malacarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cmd4040028⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 218, pp.111186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223763v1</w:t>
+                <w:t xml:space="preserve">hal-04806820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sulfation reaction of protective and transient oxides at 650 °C and its role in the low temperature hot corrosion mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Differential aeration corrosion of silver in sulfate melts at 900 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 218, pp.111186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111186⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 224, pp.111504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806820v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential aeration corrosion of silver in sulfate melts at 900 °C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+                <w:t xml:space="preserve">Oxidation Behavior at 1000 °C of Low-Mn High-Cr Cantor’s HEA-Based Alloys Strengthened or Not by MC Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 224, pp.111504. </w:t>
+              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.528 - 541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cmd4040028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210400v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type II hot corrosion of A718 and AD 730™ polycrystalline Ni-based alloys: Influence of the SO3 partial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malacarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,1182 +2634,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal analysis of the effects of cobalt additions on the high temperature expansion, melting and oxidation behaviors of nickel-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bicy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603409.2022.2119327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978491v1</w:t>
+                <w:t xml:space="preserve">hal-04768587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation at 1250°C of {Cr, Ta}-rich carbides-strengthened {Ni, Co}-based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/maco.202112770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of the effects of cobalt additions on the high temperature expansion, melting and oxidation behaviors of nickel-based superalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bicy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.101716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603409.2022.2119327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768587v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior at 1100°C of nickel-based alloys strengthened by MC carbides with M = Tantalum and Hafnium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assane Dame</w:t>
+                <w:t xml:space="preserve">Effects of Ni Additions on the High Temperature Expansion, Melting and Oxidation Behaviors of Cobalt-Based Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Sciences and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11020173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450474v1</w:t>
+                <w:t xml:space="preserve">hal-03160194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Gold Marker or TEM-ASTAR Characterization Be Used to Determine Oxide Growth Direction?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of a 4 wt.% Hf-containing nickel-based alloy at temperatures ranging from 1100°C to 1250°C in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Assane Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.686-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337024v1</w:t>
+                <w:t xml:space="preserve">hal-03725728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour in oxidation at 1200°C of two nickel-based alloys reinforced by (Ta, Hf)-C carbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Metallurgical Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (3), pp.183-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00084433.2021.2001298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term isothermal oxidation behavior of two industrial polycrystalline nickel base alloys in air at 700 °C – Evaluation of intergranular oxidation distribution and kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malacarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.109500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of the Skutterudite Material Yb0.2Co4Sb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Kenfaui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (9), pp.3996-4002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-021-06359-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ni Additions on the High Temperature Expansion, Melting and Oxidation Behaviors of Cobalt-Based Superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior at 1100°C of nickel-based alloys strengthened by MC carbides with M = Tantalum and Hafnium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Engineering Sciences and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.359-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160194v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of a 4 wt.% Hf-containing nickel-based alloy at temperatures ranging from 1100°C to 1250°C in air</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Should Gold Marker or TEM-ASTAR Characterization Be Used to Determine Oxide Growth Direction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Parsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10042-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725728v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and Metallography Study of the Oxidation at 1250 °C of {Co+Ni}-Based Superalloys Containing Ti to Form MC Carbides</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4395,347 +4395,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide scale spallation behaviour of cast chromia-forming TaC-strengthened superalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
+                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670836.2020.1809143⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.125401 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770617v1</w:t>
+                <w:t xml:space="preserve">hal-03489744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Drevet</w:t>
+                <w:t xml:space="preserve">Oxide scale spallation behaviour of cast chromia-forming TaC-strengthened superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 385, pp.125401 -. </w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (14), pp.1587-1602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2020.1809143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489744v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminizing by pack cementation to protect CoSb3 from oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 241, pp.122417 -. </w:t>
@@ -4773,90 +4773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of Microstructured and Nanostructured Co0.94Ni0.06Sb3 Thermoelectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the dependence on the Co and Ni proportions of the oxidation at elevated temperature of TaC-strengthened {Ni and Co}-based cast superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5522,103 +5522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of the Skutterudite Material Ce0.75Fe3CoSb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (5-6), pp.767-779. </w:t>
@@ -5650,429 +5650,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of Two Foundry Cobalt-Based Alloys Exposed to a Hot Complex Gaseous Mixture Simulating the Atmosphere in a Waste- to-Energy Boiler. Part 1: Case of the Alloy Exposed to the Complex Gas Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-018-3990-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Science and Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15377/2410-4701.2018.05.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037191v1</w:t>
+                <w:t xml:space="preserve">hal-02300930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Two Foundry Cobalt-Based Alloys Exposed to a Hot Complex Gaseous Mixture Simulating the Atmosphere in a Waste- to-Energy Boiler. Part 2: Case of the Alloy Immersed in Synthetic Ashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Science and Technology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.6-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15377/2410-4701.2018.05.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Two Foundry Cobalt-Based Alloys Exposed to a Hot Complex Gaseous Mixture Simulating the Atmosphere in a Waste- to-Energy Boiler. Part 1: Case of the Alloy Exposed to the Complex Gas Stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Souchon</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Science and Technology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (9), pp.2821-2828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15377/2410-4701.2018.05.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-018-3990-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300930v1</w:t>
+                <w:t xml:space="preserve">hal-05037191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Pre-oxidation Treatments of Four Commercial Ni-Based Superalloys in Air and in Ar–H₂O at 950 °C</w:t>
               </w:r>
@@ -6240,51 +6240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Ritouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 699, pp.145-155. </w:t>
@@ -6726,217 +6726,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and metallographic study of the oxidation at high temperature of a cast Ni 25Cr alloy in water vapour-rich air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+                <w:t xml:space="preserve">Refractory Hard Alloys Elaborated by Casting of Ternary (Co, Ni Fe)-30Cr-2.5 to 5 wt% C Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
+                <w:t xml:space="preserve">Ophélie Hestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouer</w:t>
+                <w:t xml:space="preserve">Elise Souaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1878641314Y.0000000041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.127 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msce.2015.37017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878401v1</w:t>
+                <w:t xml:space="preserve">hal-02467482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bacteriophilic resin, synthesis and E-coli sequestration study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,210 +6945,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (3), pp.2123-2129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4nj01961j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory Hard Alloys Elaborated by Casting of Ternary (Co, Ni Fe)-30Cr-2.5 to 5 wt% C Compositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Souaillat</w:t>
+                <w:t xml:space="preserve">Kinetic and metallographic study of the oxidation at high temperature of a cast Ni 25Cr alloy in water vapour-rich air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Ba</w:t>
+                <w:t xml:space="preserve">Ludovic Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Dia</w:t>
+                <w:t xml:space="preserve">Olivier Rouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.127 - 135. </w:t>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.530 - 538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msce.2015.37017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1878641314Y.0000000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467482v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and metallographic study of oxidation at high temperature of cast Ni 25Cr alloy in water vapour rich air</w:t>
               </w:r>
@@ -7173,91 +7173,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (5), pp.530-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1878641314Y.0000000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058010v1</w:t>
@@ -7664,812 +7664,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Halide-Free Bimetallic Aluminum Borohydride: Synthesis, Structure, Stability, and Decomposition Pathway</w:t>
+                <w:t xml:space="preserve">A step towards controlled-diameter single walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+                <w:t xml:space="preserve">Svetlana Yu Tsareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voraksmy Ban</w:t>
+                <w:t xml:space="preserve">Xavier Deuaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Sadikin</w:t>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radovan Cerny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (1), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.753-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp409217x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291820v1</w:t>
+                <w:t xml:space="preserve">hal-00982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step towards controlled-diameter single walled carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The First Halide-Free Bimetallic Aluminum Borohydride: Synthesis, Structure, Stability, and Decomposition Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Deuaux</w:t>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Mcrae</w:t>
+                <w:t xml:space="preserve">Voraksmy Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sadikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.10.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (1), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409217x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00982671v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Coatings for Niobium Alloys: Manufacture, Characterization and Oxidation Behaviour of (TiXCr)(7)Si-6 with X = Fe, Co and Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal expansion of selected parent dental alloys used for fixed partial denture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Portebois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+                <w:t xml:space="preserve">Pascal de March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science : An Indian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.304-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289982v1</w:t>
+                <w:t xml:space="preserve">hal-01283881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Stability of Ordered Surfactant-Templated Titania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Assaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (32), pp.16500-16508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp405517w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal expansion of selected parent dental alloys used for fixed partial denture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective Coatings for Niobium Alloys: Manufacture, Characterization and Oxidation Behaviour of (TiXCr)(7)Si-6 with X = Fe, Co and Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Portebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science : An Indian Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (3-4, SI), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-013-9376-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283881v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water Vapour on the Rate of Oxidation of a Ni–25wt.%Cr Alloy at High Temperature</w:t>
               </w:r>
@@ -8624,51 +8624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 250 (12), pp.2581 - 2585. </w:t>
@@ -8700,326 +8700,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Thermodynamic Exploration of the High-Temperature Microstructures of Co-30 wt.% Cr- (2.5-5.0 wt.%) C Alloys</w:t>
+                <w:t xml:space="preserve">Thermal Expansion Behaviour of Ternary Nickel-Based, Cobalt-Based, and Iron-Based Alloys Containing Very High Fractions of Carbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.29-39. </w:t>
+              <w:t xml:space="preserve">ISRN Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-011-9977-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5402/2012/750914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534971v1</w:t>
+                <w:t xml:space="preserve">hal-02336850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Diffusion Coefficients Using Thermogravimetric Measurements during High Temperature Oxidation</w:t>
+                <w:t xml:space="preserve">Experimental and Thermodynamic Exploration of the High-Temperature Microstructures of Co-30 wt.% Cr- (2.5-5.0 wt.%) C Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Hestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 323-325, pp.289-294. </w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11669-011-9977-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476900v1</w:t>
+                <w:t xml:space="preserve">hal-02534971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Expansion Behaviour of Ternary Nickel-Based, Cobalt-Based, and Iron-Based Alloys Containing Very High Fractions of Carbides</w:t>
+                <w:t xml:space="preserve">Determination of Diffusion Coefficients Using Thermogravimetric Measurements during High Temperature Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRN Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.289-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5402/2012/750914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336850v1</w:t>
+                <w:t xml:space="preserve">hal-02476900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal expansion of chromium-rich iron-based or iron /nickel-based alloys reinforced by tantalum carbides</w:t>
               </w:r>
@@ -9122,64 +9122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures et duretés d'alliages ternaires de type M-30%Cr-0 A 5%C contenant une quantité croissante de carbures de chrome. Partie 3 : Alliages à base de cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Souaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,251 +9833,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02032240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tantalum on the rates of high temperature oxidation and chromia volatilization for cast (Fe and/or Ni)-30Cr-0.4C alloys</w:t>
+                <w:t xml:space="preserve">Influence de l'orientation dendritique sur la cinétique d'oxydation à haute température d'alliages de nickel contenant des carbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Hamini</w:t>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, High Temperature Corrosion and Protection of Materials 7, 595-598, pp.861-870. </w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (1), pp.59 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/acsm.33.59-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275492v1</w:t>
+                <w:t xml:space="preserve">hal-02164329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Thermodynamic Study of Nickel-Base Alloys containing Chromium Carbides: Part I -Study of the Ni-30wt.%Cr-xC System over the [0 to 2.0%wt.C] Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.calphad.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the behavior in oxidation at high temperature of Ni, Co and Fe-base alloys containing very high fractions of carbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10096,271 +10108,259 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 595-598, pp.871 - 880. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'orientation dendritique sur la cinétique d'oxydation à haute température d'alliages de nickel contenant des carbures</w:t>
+                <w:t xml:space="preserve">Influence of tantalum on the rates of high temperature oxidation and chromia volatilization for cast (Fe and/or Ni)-30Cr-0.4C alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Hamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/acsm.33.59-80⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, High Temperature Corrosion and Protection of Materials 7, 595-598, pp.861-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02164329v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and thermodynamic study of nickel-based alloys containing chromium carbides, Part I: Study of the Ni–30 wt% Cr–xC system over the [0–2.0 wt% C] range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (3), pp.485-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.calphad.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356081v1</w:t>
@@ -10511,346 +10511,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02031791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pb–Ca–Sn system: Experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Thermodynamic Study of Tantalum-containing Iron-base Alloys reinforced by Carbides: Part I-case of (Fe, Cr)-base ferritic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+                <w:t xml:space="preserve">Y Hamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ravaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.259⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2007.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934691v1</w:t>
+                <w:t xml:space="preserve">hal-02406116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Thermodynamic Study of Tantalum-containing Iron-base Alloys reinforced by Carbides: Part I-case of (Fe, Cr)-base ferritic steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Berthod</w:t>
+                <w:t xml:space="preserve">The Pb–Ca–Sn system: Experimental investigations for x(Ca)≤0.25 composition and thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hamini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.925 - 932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2007.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02406116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Thermodynamic Study of Tantalum-containing Iron-base Alloys reinforced by Carbides: Part II-case of (Fe, Ni, Cr)-base austenitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Hamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11229,144 +11229,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Thermodynamic Study of the Microstructure of Tantalum containing Nickel-base Alloys at High Temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution microstructurale d'un superalliage de fonderie à base de cobalt à haute température. Conséquences sur ses propriétés thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vébert</w:t>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michon</w:t>
+                <w:t xml:space="preserve">P. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, </w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (9), pp.651-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2004.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal:2004116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406112v1</w:t>
+                <w:t xml:space="preserve">hal-02108938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of $\^beta$-Thorium-Uranium(IV) Phosphate-Diphosphate Solid Solutions from Low-Temperature Precursors</w:t>
               </w:r>
@@ -11492,187 +11492,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution microstructurale d'un superalliage de fonderie à base de cobalt à haute température. Conséquences sur ses propriétés thermomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Thermodynamic Study of the Microstructure of Tantalum containing Nickel-base Alloys at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
+                <w:t xml:space="preserve">C Vébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Steinmetz</w:t>
+                <w:t xml:space="preserve">S. Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (9), pp.651-662. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2004116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2004.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108938v1</w:t>
+                <w:t xml:space="preserve">hal-02406112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Thermodynamic Study of the Microstructure Evolution in Cobalt-base Superalloys at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11758,51 +11758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation à haute température et corrosion par le verre fondu de superalliages base cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11870,51 +11870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Thermodynamic Calculations to Study High Temperature Behavior of TaC-Strengthened Co-base Superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11975,138 +11975,6783 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.calphad.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidized surfaces and deteriorated subsurfaces of HEAs and MC-strengthened HEAs oxidized at high temperature in presence of water vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS2025 154th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Las Vegas (Nevada ), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As-cast microstructure, hardness and high temperature creep behavior of an equimolar CoNiFeCr alloy; effects of a Ti or Ta addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romin Chevalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouare Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS2025, 154th Annual Meeting &amp;Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Las Vegas (Nevada ), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l’introduction de Ti ou Ta sur l’oxydation à 1200°C d’alliages CoNiFeCr équimolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouare Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romin Chevalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles SF2M 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Villeneuve d´Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-mechanical Behavior of HEA Alloys Containing Interdendritic MC Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024 153rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependence on their Mn and Cr contents of the microstructures, melting range and high temperature creep behaviors of Cantor’s alloy and versions strengthened by MC carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS2024 153rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando (Florida), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature oxidation of HEAs and MC-strengthened HEAs in presence of water vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024 153rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of the high temperature oxidation of the M-30Cr alloys (M = Co and/or Ni) containing tantalum in absence of carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Ait Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2022 : European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la perte d’adhérence et du processus d’écaillage de la couche d’oxyde externe formée sur l’alliage à haute température par l’exploitation des mesures thermogravimétriques : principe et quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Instrumentation &amp; méthodes d’analyses pour étudier le couplage Mécanique / Diffusion / Oxydation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of three cast chromium-rich cobalt-based alloys in oxidation at 900°C in a 100% water vapour atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2018 (European Corrosion Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior at elevated temperature of cobalt-based superalloys strengthened by ZrC carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Operational Science and Technology conference (POST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Honolulu (Hawai'i), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation at 550°C of cast chromium-rich cobalt-based alloys exposed to a H2O-O2-CO2-HCl gaseous mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HIGH TEMPERATURE CHARACTERISTICS OF ZIRCONIUM CARBIDES-STRENGTHENED COBALT-BASED AND IRON-BASED ALLOYS SPECIFIED USING DIFFERENT THERMAL ANALYSIS METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Ritouet-Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Journal of Thermal Analysis and Calorimetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Water Vapor Presence on the High Temperature Oxidation Behavior of two Chromium-Rich Cobalt-Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials (HTCPM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature properties of ZrC-strengthened Co-based and Fe-based cast superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Nickel-Based Superalloys II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the nanostructuration of skutterudite materials on their oxidation behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Kenfaui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masschelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of water vapour in air and of TaC carbides in alloy on the high temperature oxidation of cobalt-based refractory alloys. Part 2: Kinetic results in oxidation in wet air and comparison with dry air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the presence of water vapour on the high temperature oxidation of a Co-10Ni-30Cr alloy. Part 2: Kinetic results in oxidation in wet air and comparison with dry air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior in High Temperature Oxidation of Cast Chromium-rich Co-based, Ni-based and Fe-based Alloys containing Very High Fractions in Tantalum Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hakodate, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the High Temperature Oxidation in Vapor-rich Air of Cast Chromia-forming Nickel-based and Cobalt-based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hakodate, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the presence of water vapour on the high temperature oxidation of Co-10Ni-30Cr and Co-10Ni-30Cr-0.5C alloys. Part 1: Results in oxidation in dry air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Water Vapour on the Rate of Oxidation of a Ni-25wt.%Cr Alloy at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Symposium on High-Temperature Corrosion and Protection of Materials (HTCPM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casting and characterization of Ni-, Fe(Ni)- and Fe-based 30%Cr-containing alloys strengthened by TaC; comparison with thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Hamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry (Calphad XL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and thermodynamic study of ternary Fe-30Cr-xC carbon-rich alloys with x varying from 2.5 to 5.0 wt.%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calphad XL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour in high temperature oxidation of chromium-rich cobalt alloys reinforced by different types of MC carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Moscou, Russia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la morphologie des carbures primaires sur les comportements thermodilatométrique et en oxydation à haute température d’alliages de fonderie à base de nickel et à base de cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the transient oxidation at heating in the case of simple chromium-containing alloys reinforced by carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2009 : The European Corrosion Congress "Corrosion from the Nanoscale to the plant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of carbides morphologies changes on the behaviour of preliminary aged alloys in high temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2009 : The European Corrosion Congress "Corrosion from the Nanoscale to the plant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of tantalum on the rates of high temperature oxidation and chromia volatilization for cast (Fe and/or Ni)-30Cr-0.4C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Hamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on High-Temperature Corrosion and Protection of Materials (HTCPM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Les Embiez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature oxidation behaviour of alloys containing very high densities of carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Freiburg im Breisgau, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences of the base element and of the density of carbides on the high temperature oxidation behaviour of M-Cr-C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Freiburg Im Breisgau, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of tantalum on the rates of high temperature oxidation and chromia volatilization for cast (Fe and/or Ni)-base low carbon alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Hamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Freiburg Im Breisgau, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude microstructurale et thermodynamique des propriétés à haute température d'alliages base nickel et/ou fer renforcés par carbures de chrome et de tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Hamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hericher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des carbures de chrome sur le comportement thermodilatométrique d'alliages métalliques réfractaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hericher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'évolution microstructurale à haute température sur les propriétés de traction à chaud d'un superalliage base cobalt renforcé par des carbures de tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinétiques d’oxydation à haute température et de volatilisation de la chromine dans le cas de superalliages renforcés par carbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Science des Surfaces de la Fédération Jean Lamour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Nancy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du tantale et de la finesse microstructurale sur le comportement en oxydation à haute température de superalliages de fonderie base nickel et base cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chiaravalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l'orientation dendritique sur le comportement en oxydation à haute température d'alliages base nickel contenant du tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dendrites orientation on the high-temperature oxidation behaviour of cast nickel alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guestin-Grandmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocorr 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An example of thermodynamical calculations applied to the study of the high temperature behaviour of Co-base superalloys strengthened by tantalum carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calphad XXXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, La Malbaie, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using thermodynamical modelisation to predict the evolution of Co-base superalloys’ microstructures at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALPHAD XXXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, La Malbaie, Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Presence of Ti or Ta on the Oxidation Behavior at 1200 °C of Cast MPEAs Derived from an Equimolar CoNiFeCr Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouare Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romin Chevalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">154th TMS Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Mineral, Metals and Materials Society, Mar 2025, Las Vegas (Nevada ), United States. pp.951 - 961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80748-0_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidized Surfaces and Deteriorated Subsurfaces of HEAs and MC-Strengthened HEAs Oxidized at High Temperature in Presence of Water Vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">154th TMS Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals and Materials Society, Mar 2025, Las Vegas (Nevada ), United States. pp.972 - 982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80748-0_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hot corrosion of platinum-containing TROPEA superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Molten Salts &amp; Extreme Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lanzarote, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Presence of Ti or Ta on the Oxidation Behavior at 1200 °C of Cast MPEAs Derived from an Equimolar CoNiFeCr Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouare Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romin Chevalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS2025 154th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals and Materials Society, Mar 2025, Las Vegas (Nevada), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement en corrosion à chaud de type I des phases modèles γ et γ' contenant du platine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur la cinétique hétérogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gif-sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isothermal High Temperature Oxidation of Cantor’s-Based MC-Reinforced HEAs Versus Their Mn and Cr Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2024, Orlando (Florida), United States. pp.1262 - 1272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50349-8_109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isothermal High Temperature Oxidation of Cantor's-based MC-reinforced HEAs versus their Mn and Cr Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024 153rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals and Materials Society, Mar 2024, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-mechanical Behavior of HEA Alloys Containing Interdendritic MC Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verniere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2024, Orlando (Florida), United States. pp.679 - 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50349-8_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior in Cooling-Induced Oxide Scale Spallation of Original and Modified Cantor’s HEA Alloys Oxidized at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2024, Orlando (Florida), United States. pp.1194 - 1204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50349-8_104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior in cooling-induced oxide scale spallation of original and modified Cantor's HEA alloys oxidized at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerals, Metals &amp; Materials Society (TMS) 2024 153rd annual meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals and Materials Society, Mar 2024, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependence on Their Mn and Cr Contents of the Microstructures, Melting Range, and High Temperature Creep Behaviors of Cantor’s Alloy and Versions Strengthened by MC Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chenikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2024, Orlando (Florida), United States. pp.659 - 668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50349-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126617v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxydation à l'air et comportement microstructural à 1250°C de superalliages base nickel-chrome renforcés par des carbures (Ta, Hf)C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Assane Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des carbures de chrome sur le comportement en oxydation à haute température d'alliages métalliques réfractaires et sur la volatilisation de la couche protectrice de chromine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse cinétique de l'oxydation à haute température et de la volatilisation de la chromine pour des superalliages de fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chiaravalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude sur la Cinétique Hétérogène (JECH 37)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics of High Temperature Oxidation and of Chromia Volatilization for Chromium Carbides-containing Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 European Corrosion Congress (Eurocorr 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution microstructurale d'un superalliage base cobalt de fonderie à haute température. Conséquences sur ses propriétés thermomécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Automne de la SF2M (Société Française de Métallurgie et de Matériaux.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévision de l'évolution microstructurale de superalliages à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIèmes JEEP (Journées d'Étude des Équilibres entre Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature oxidation and glass corrosion of cobalt base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th French-Polish Seminar on the Reactivity of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As-cast microstructure, room temperature hardness and high temperature creep deformation of an equimolar quaternary CoNiFeCr alloy and of two slightly modified versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina El Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romin Chevalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siouare Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12118,191 +18763,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractoriness, thermal expansion behavior and microstructure stability at elevated temperature of an equimolar cast quaternary CoNiFeCr alloy and of two slightly modified versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romin Chevalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouare Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romin Chevalme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmina El Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à haute température de quelques comportements thermiques et microstructuraux pour trois alliages à base de nickel alliés avec du cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12324,6702 +18969,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul K Gomis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566390v2</w:t>
-              </w:r>
-[...6643 lines deleted...]
-                <w:t xml:space="preserve">hal-04068601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19294,51 +19294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08112-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouare Hammi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/micro5040057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chenikha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Spaeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Etienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verni&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47540/ijias.v4i2.971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aissaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2356222" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35534/htm.2024.10002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/micro4040046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdi Siblani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10297-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aranda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chenikha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Spaeter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15282/jmes.18.2.2024.6.0793" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verni&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd4040028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacarne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111550" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Oulfarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Ihou-Mouko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21971" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Assane Kane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54392/bsr2224" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202112770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2022.2119327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Dame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parsa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10042-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770630v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Kane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.2001298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109500" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06359-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11020173" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Annick Ozouaki Wora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha M Dadou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Mohylyuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11020159" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2020.1809143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa L&#233;glise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1741867" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2019.06.8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2019.06.7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Souchon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2018.05.2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2018.05.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9822-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kretz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane All&#232;gre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ritouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.05.089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086407v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lem&#233;e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ01563H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoura Ahmadzadeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Keramat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasirpour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Behzad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4NLT7G4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878401v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mouton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1878641314Y.0000000041" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ronin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj01961j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hestin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souaillat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.37017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Schweitzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291820v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voraksmy Ban" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sadikin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Cerny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409217x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982671v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu Tsareva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deuaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.10.067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2DKW7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Portebois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Knittel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9376-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4174605A80A5DF8DD36AEEFFDAFB4111B9158315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assaker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Stebe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405517w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283881v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de March" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9339-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952883v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu. Tsareva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201300090" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9977-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.289" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336850v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/750914" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-011-9399-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.36.193-204" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Heil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.05.101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876503300902010150" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Hamini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.861" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423317v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2008.06.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275495v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.871" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.33.59-80" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17A6F9C9992CC3B9DCD361F7113DADB605921865/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356081v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031791v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90V68P6J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934691v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.259" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHTB9XZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hamini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L H&#233;richer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2007.01.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2007.01.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vebert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-1033-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vebert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.31.213-235" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;bert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-1951-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406112v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;bert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2004.07.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025663v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0494047" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DLPBR7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108938v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steinmetz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004116" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398211v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Gachon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2004.01.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398210v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2003.12.003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937299v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El Hadad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Amrouche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romin Chevalme" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937298v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566390v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503731v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80748-0_83" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503758v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80748-0_85" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339164v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034230v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126620v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniere" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_58" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496979v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129083v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_109" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339143v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496986v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126617v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_56" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823938v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190933v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;bert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Raude" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chiaravalle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198313v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190649v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdelouhab" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139839v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118281v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gachon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034208v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322986v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El Haddad" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471705v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547566v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schumacher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Ait Meddour" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226867v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251169v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207203v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229273v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peultier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kuhn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ritouet-L&#233;glise" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352260v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289783v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377241v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villeger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377268v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558886v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corona" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563895v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Navet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Leroy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527675v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634309v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650153v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661630v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720541v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670997v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823895v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814463v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894041v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913249v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906066v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911584v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000093v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929872v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hericher" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973978v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982397v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984658v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999675v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015348v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guestin-Grandmougin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079345v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068601v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564348v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08112-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouare Hammi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/micro5040057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35534/htm.2024.10002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chenikha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Spaeter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verni&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47540/ijias.v4i2.971" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aissaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2356222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04997745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kuntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vande Vannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejo/cjae063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chenikha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Spaeter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15282/jmes.18.2.2024.6.0793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/micro4040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdi Siblani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10297-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Anvari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacarne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siblani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111186" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd4040028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111550" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Oulfarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Ihou-Mouko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21971" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Assane Kane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54392/bsr2224" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gomis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2022.2119327" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schweitzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202112770" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11020173" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Kane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.2001298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109500" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06359-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Dame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337024v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parsa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10042-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Annick Ozouaki Wora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12010010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha M Dadou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Mohylyuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11020159" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124949" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2020.1809143" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123088" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul K Gomis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32861/ajc.53.17.24" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa L&#233;glise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1741867" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2019.06.8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Himeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2019.06.7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Souchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2018.05.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300934v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15377/2410-4701.2018.05.2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057835v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9822-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kretz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane All&#232;gre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ritouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.05.089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086407v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lem&#233;e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ01563H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoura Ahmadzadeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Keramat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasirpour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Behzad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42079" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4NLT7G4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hestin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souaillat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.37017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ronin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj01961j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mouton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1878641314Y.0000000041" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Schweitzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu Tsareva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deuaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.10.067" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ2DKW7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291820v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voraksmy Ban" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sadikin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Cerny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409217x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283881v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de March" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assaker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Stebe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405517w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289982v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Portebois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Knittel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9376-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4174605A80A5DF8DD36AEEFFDAFB4111B9158315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9339-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952883v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu. Tsareva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201300090" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/750914" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9977-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476900v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.289" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-011-9399-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.36.193-204" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Heil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.05.101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314902v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876503300902010150" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.33.59-80" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17A6F9C9992CC3B9DCD361F7113DADB605921865/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423317v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2008.06.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275495v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.871" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Hamini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.861" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356081v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031791v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.06.059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90V68P6J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406116v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hamini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L H&#233;richer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2007.01.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934691v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.259" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHTB9XZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2007.01.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vebert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-1033-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vebert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.31.213-235" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181301v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;bert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-1951-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steinmetz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004116" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025663v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0494047" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DLPBR7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406112v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;bert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2004.07.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398211v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Gachon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2004.01.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398210v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2003.12.003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017338v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El Hadad" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Amrouche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romin Chevalme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322986v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El Haddad" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471716v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471735v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471705v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547566v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schumacher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Ait Meddour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188735v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226867v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251169v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207203v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Peultier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kuhn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ritouet-L&#233;glise" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352260v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289783v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377241v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villeger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377268v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corona" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563895v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Navet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Leroy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527675v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634309v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650153v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661630v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720541v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670997v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823895v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814463v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894041v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906066v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913249v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911584v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982397v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hericher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973978v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000093v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984658v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Raude" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chiaravalle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guestin-Grandmougin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079345v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068601v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gachon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503731v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80748-0_83" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80748-0_85" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339164v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034230v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339143v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_109" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496979v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126620v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniere" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_58" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129008v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_104" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496986v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126617v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50349-8_56" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823938v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198313v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;bert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190649v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdelouhab" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139839v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118281v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139834v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937299v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937298v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566390v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564348v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>