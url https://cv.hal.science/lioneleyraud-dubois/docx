--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -870,239 +870,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Real Cluster Data for Formulating Allocation Algorithms in Cloud Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Sinnen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+                <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160118v1</w:t>
+                <w:t xml:space="preserve">hal-01214636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Real Cluster Data for Formulating Allocation Algorithms in Cloud Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214636v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
               </w:r>
@@ -2717,485 +2717,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Large Scale Neural Network Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daria Cherniuk</w:t>
+                <w:t xml:space="preserve">MadPipe: Memory Aware Dynamic Programming Algorithm for Pipelined Model Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Shilova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ScaDL 2022 - Scalable Deep Learning over Parallel and Distributed Infrastructure - An IPDPS 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon / Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952171v1</w:t>
+                <w:t xml:space="preserve">hal-03025305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadPipe: Memory Aware Dynamic Programming Algorithm for Pipelined Model Parallelism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Survey on Large Scale Neural Network Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Cherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Shilova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Katrutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bershatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScaDL 2022 - Scalable Deep Learning over Parallel and Distributed Infrastructure - An IPDPS 2022 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.5494-5501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025305v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric Block-Cyclic Distribution: Fewer Communications Leads to Faster Dense Cholesky Factorization</w:t>
+                <w:t xml:space="preserve">I/O-Optimal Algorithms for Symmetric Linear Algebra Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC 2022 - Supercomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, United States</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery : SIGACT, SIGARCH, Jul 2022, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768910v1</w:t>
+                <w:t xml:space="preserve">hal-03580531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I/O-Optimal Algorithms for Symmetric Linear Algebra Kernels</w:t>
+                <w:t xml:space="preserve">Symmetric Block-Cyclic Distribution: Fewer Communications Leads to Faster Dense Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vérité</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computing Machinery : SIGACT, SIGARCH, Jul 2022, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">SC 2022 - Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580531v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelined Model Parallelism: Complexity Results and Memory Considerations</w:t>
               </w:r>
@@ -4797,312 +4797,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Column generation integer programming for allocating jobs with periodic demand variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Algorithmic Aspects of Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120507v1</w:t>
+                <w:t xml:space="preserve">hal-01252770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation integer programming for allocating jobs with periodic demand variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikbel Belaid</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Algorithmic Aspects of Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252770v1</w:t>
+                <w:t xml:space="preserve">hal-01120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating jobs with periodic demand variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbel Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Träff, Jesper Larsson, Hunold, Sascha, Versaci, Francesco, 2015, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE 26th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.302 - 309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Euro-Par Conference - Euro-Par 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.160-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8582,211 +8582,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Tasks Duration Variability on Task-Based Runtime Schedulers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9213, Inria. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904032v2</w:t>
+                <w:t xml:space="preserve">hal-01716489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tasks Duration Variability on Task-Based Runtime Schedulers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9213, Inria. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihong Gao</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01716489v2</w:t>
+                <w:t xml:space="preserve">hal-01904032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
               </w:r>
@@ -8798,64 +8798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8606, INRIA. 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9098,250 +9098,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Algorithm for Resource Clustering in Large Scale Platforms</w:t>
+                <w:t xml:space="preserve">Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6883, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thraves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6767, INRIA. 2008, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369417v1</w:t>
+                <w:t xml:space="preserve">inria-00346394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">A Distributed Algorithm for Resource Clustering in Large Scale Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6767, INRIA. 2008, pp.17</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6883, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00346394v1</w:t>
+                <w:t xml:space="preserve">inria-00369417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
               </w:r>
@@ -9366,51 +9366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2007-08, INRIA, LIP. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9587,51 +9587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental code and results for the paper &amp;quot;Symmetric Block-Cyclic Distribution: Fewer Communications leads to Faster Dense Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,51 +9950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670672v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deflumere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2853151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Rejeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S9WMJQ57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403844v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gusak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyi Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04555744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095305v5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Cherniuk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Katrutsa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bershatsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968802v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900244v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03148711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316266v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Krishnamoorthy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670678v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386174v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.71" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269881v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361992v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2016.045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Belaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163936v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874936v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2014.44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.67" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743524v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Joon Won" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353232v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aguila--Multner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03549009v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904032v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716489v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Gao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346394v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec92870dfc2a7e7c8a6e87914823e25bc651a5b7;origin=https://hal.archives-ouvertes.fr/hal-03643569;visit=swh:1:snp:6b8402b24d2133d01fc48d0f01d83f605cc77898;anchor=swh:1:rel:3068c5a3c30d3a673a553d033029929a03ddb4cf;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159005v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe5a230ec88d49ecd9790d2199f23b5c5b72abbe;origin=https://hal.archives-ouvertes.fr/hal-02159005;visit=swh:1:snp:6c6bd2ef190e40d7026749369725dd954c1c75d6;anchor=swh:1:rev:b2af27e129fad7558d725e6b60da7aaea5b0c86f;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670672v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deflumere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2853151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Rejeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S9WMJQ57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403844v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gusak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyi Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04555744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095305v5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Cherniuk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Katrutsa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bershatsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968802v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900244v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03148711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316266v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Krishnamoorthy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670678v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386174v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.71" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269881v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361992v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2016.045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Belaid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163936v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874936v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2014.44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.67" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743524v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Joon Won" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353232v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aguila--Multner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03549009v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716489v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904032v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346394v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec92870dfc2a7e7c8a6e87914823e25bc651a5b7;origin=https://hal.archives-ouvertes.fr/hal-03643569;visit=swh:1:snp:6b8402b24d2133d01fc48d0f01d83f605cc77898;anchor=swh:1:rel:3068c5a3c30d3a673a553d033029929a03ddb4cf;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159005v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe5a230ec88d49ecd9790d2199f23b5c5b72abbe;origin=https://hal.archives-ouvertes.fr/hal-02159005;visit=swh:1:snp:6c6bd2ef190e40d7026749369725dd954c1c75d6;anchor=swh:1:rev:b2af27e129fad7558d725e6b60da7aaea5b0c86f;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>