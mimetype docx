--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -870,239 +870,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Real Cluster Data for Formulating Allocation Algorithms in Cloud Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
+                <w:t xml:space="preserve">Oliver Sinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2779052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214636v1</w:t>
+                <w:t xml:space="preserve">hal-01160118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel scheduling of task trees with limited memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Real Cluster Data for Formulating Allocation Algorithms in Cloud Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160118v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
               </w:r>
@@ -2363,839 +2363,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockmate: an Efficient, Fast, Automatic and Generic Tool for Re-materialization in PyTorch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théotime Le Hellard</w:t>
+                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (HI), United States</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095305v5</w:t>
+                <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Distribution Schemes for Dense Linear Algebra Factorizations on Any Number of Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rockmate: an Efficient, Fast, Automatic and Generic Tool for Re-materialization in PyTorch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xunyi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Le Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, Florida, United States</w:t>
+              <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (HI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013708v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095305v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+                <w:t xml:space="preserve">Data Distribution Schemes for Dense Linear Algebra Factorizations on Any Number of Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Jean-Alexandre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093162v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadPipe: Memory Aware Dynamic Programming Algorithm for Pipelined Model Parallelism</w:t>
+                <w:t xml:space="preserve">Symmetric Block-Cyclic Distribution: Fewer Communications Leads to Faster Dense Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alena Shilova</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScaDL 2022 - Scalable Deep Learning over Parallel and Distributed Infrastructure - An IPDPS 2022 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon / Virtual, France</w:t>
+              <w:t xml:space="preserve">SC 2022 - Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025305v1</w:t>
+                <w:t xml:space="preserve">hal-03768910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Large Scale Neural Network Training</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I/O-Optimal Algorithms for Symmetric Linear Algebra Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery : SIGACT, SIGARCH, Jul 2022, Philadelphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952171v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I/O-Optimal Algorithms for Symmetric Linear Algebra Kernels</w:t>
+                <w:t xml:space="preserve">MadPipe: Memory Aware Dynamic Programming Algorithm for Pipelined Model Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Langou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Shilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computing Machinery : SIGACT, SIGARCH, Jul 2022, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">ScaDL 2022 - Scalable Deep Learning over Parallel and Distributed Infrastructure - An IPDPS 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580531v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric Block-Cyclic Distribution: Fewer Communications Leads to Faster Dense Cholesky Factorization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Survey on Large Scale Neural Network Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Cherniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Shilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Katrutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bershatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC 2022 - Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.5494-5501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768910v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelined Model Parallelism: Complexity Results and Memory Considerations</w:t>
               </w:r>
@@ -3862,256 +3862,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316266v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Models for Data Transfers: A Case Study with Molecular Chemistry Kernels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suraj Kumar</w:t>
+                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sriram Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431877v1</w:t>
+                <w:t xml:space="preserve">hal-02141616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Performance Models for Data Transfers: A Case Study with Molecular Chemistry Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337821.3337921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141616v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Size Should your Buffers to Disks be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,51 +4461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Static Schedules so Bad ? A Case Study on Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,312 +4797,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation integer programming for allocating jobs with periodic demand variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikbel Belaid</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Algorithmic Aspects of Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252770v1</w:t>
+                <w:t xml:space="preserve">hal-01120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Column generation integer programming for allocating jobs with periodic demand variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Algorithmic Aspects of Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120507v1</w:t>
+                <w:t xml:space="preserve">hal-01252770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating jobs with periodic demand variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbel Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Träff, Jesper Larsson, Hunold, Sascha, Versaci, Francesco, 2015, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE 26th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.302 - 309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6271,230 +6271,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00588651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
+                <w:t xml:space="preserve">On-line Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444586v1</w:t>
+                <w:t xml:space="preserve">inria-00444584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Systems</w:t>
+                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444584v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online and offline Independent Tasks Allocation Schemes on Large Scale Master-Worker Heterogeneous Platforms.</w:t>
               </w:r>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Euro-Par Conference - Euro-Par 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.160-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7586,199 +7586,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of platform models on scheduling techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Platform Models on Scheduling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Robert and Frédéric Vivien. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Taylor and Francis, 2009</w:t>
+              <w:t xml:space="preserve">, Taylor and Francis publisher, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00344035v1</w:t>
+                <w:t xml:space="preserve">hal-00789465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Platform Models on Scheduling Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of platform models on scheduling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Robert and Frédéric Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Taylor and Francis publisher, 2009</w:t>
+              <w:t xml:space="preserve">, Taylor and Francis, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789465v1</w:t>
+                <w:t xml:space="preserve">inria-00344035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8680,51 +8680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8798,64 +8798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Sinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8606, INRIA. 2014, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9098,250 +9098,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">A Distributed Algorithm for Resource Clustering in Large Scale Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6767, INRIA. 2008, pp.17</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6883, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00346394v1</w:t>
+                <w:t xml:space="preserve">inria-00369417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Algorithm for Resource Clustering in Large Scale Platforms</w:t>
+                <w:t xml:space="preserve">Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6883, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thraves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6767, INRIA. 2008, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369417v1</w:t>
+                <w:t xml:space="preserve">inria-00346394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Towards Automatically Building Network Representations</w:t>
               </w:r>
@@ -9366,51 +9366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2007-08, INRIA, LIP. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9587,51 +9587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental code and results for the paper &amp;quot;Symmetric Block-Cyclic Distribution: Fewer Communications leads to Faster Dense Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,51 +9950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670672v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deflumere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2853151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Rejeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S9WMJQ57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403844v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gusak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyi Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04555744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095305v5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Cherniuk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Katrutsa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bershatsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968802v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900244v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03148711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316266v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Krishnamoorthy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670678v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386174v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.71" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269881v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361992v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2016.045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Belaid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163936v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874936v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2014.44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.67" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743524v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Joon Won" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353232v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aguila--Multner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03549009v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716489v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904032v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346394v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec92870dfc2a7e7c8a6e87914823e25bc651a5b7;origin=https://hal.archives-ouvertes.fr/hal-03643569;visit=swh:1:snp:6b8402b24d2133d01fc48d0f01d83f605cc77898;anchor=swh:1:rel:3068c5a3c30d3a673a553d033029929a03ddb4cf;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159005v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe5a230ec88d49ecd9790d2199f23b5c5b72abbe;origin=https://hal.archives-ouvertes.fr/hal-02159005;visit=swh:1:snp:6c6bd2ef190e40d7026749369725dd954c1c75d6;anchor=swh:1:rev:b2af27e129fad7558d725e6b60da7aaea5b0c86f;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670672v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deflumere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2853151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Rejeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S9WMJQ57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403844v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gusak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyi Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04555744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095305v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Collin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Cherniuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Katrutsa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bershatsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/769" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968802v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900244v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03148711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316266v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Krishnamoorthy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337921" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670678v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386174v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.71" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269881v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361992v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2016.045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Belaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163936v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874936v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2014.44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.67" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743524v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Joon Won" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353232v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aguila--Multner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03549009v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716489v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904032v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346394v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec92870dfc2a7e7c8a6e87914823e25bc651a5b7;origin=https://hal.archives-ouvertes.fr/hal-03643569;visit=swh:1:snp:6b8402b24d2133d01fc48d0f01d83f605cc77898;anchor=swh:1:rel:3068c5a3c30d3a673a553d033029929a03ddb4cf;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159005v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe5a230ec88d49ecd9790d2199f23b5c5b72abbe;origin=https://hal.archives-ouvertes.fr/hal-02159005;visit=swh:1:snp:6c6bd2ef190e40d7026749369725dd954c1c75d6;anchor=swh:1:rev:b2af27e129fad7558d725e6b60da7aaea5b0c86f;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>