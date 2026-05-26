--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2363,839 +2363,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Rockmate: an Efficient, Fast, Automatic and Generic Tool for Re-materialization in PyTorch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xunyi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Le Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
+              <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (HI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093162v1</w:t>
+                <w:t xml:space="preserve">hal-04095305v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockmate: an Efficient, Fast, Automatic and Generic Tool for Re-materialization in PyTorch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théotime Le Hellard</w:t>
+                <w:t xml:space="preserve">Data Distribution Schemes for Dense Linear Algebra Factorizations on Any Number of Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (HI), United States</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095305v5</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Distribution Schemes for Dense Linear Algebra Factorizations on Any Number of Nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexandre Collin</w:t>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vérité</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, Florida, United States</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013708v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric Block-Cyclic Distribution: Fewer Communications Leads to Faster Dense Cholesky Factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Survey on Large Scale Neural Network Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daria Cherniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Shilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Katrutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bershatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC 2022 - Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.5494-5501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768910v1</w:t>
+                <w:t xml:space="preserve">hal-03952171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I/O-Optimal Algorithms for Symmetric Linear Algebra Kernels</w:t>
+                <w:t xml:space="preserve">MadPipe: Memory Aware Dynamic Programming Algorithm for Pipelined Model Parallelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Langou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Shilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computing Machinery : SIGACT, SIGARCH, Jul 2022, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">ScaDL 2022 - Scalable Deep Learning over Parallel and Distributed Infrastructure - An IPDPS 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580531v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadPipe: Memory Aware Dynamic Programming Algorithm for Pipelined Model Parallelism</w:t>
+                <w:t xml:space="preserve">I/O-Optimal Algorithms for Symmetric Linear Algebra Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alena Shilova</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ScaDL 2022 - Scalable Deep Learning over Parallel and Distributed Infrastructure - An IPDPS 2022 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon / Virtual, France</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery : SIGACT, SIGARCH, Jul 2022, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025305v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Large Scale Neural Network Training</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetric Block-Cyclic Distribution: Fewer Communications Leads to Faster Dense Cholesky Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-ECAI 2022 - 31st International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SC 2022 - Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952171v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipelined Model Parallelism: Complexity Results and Memory Considerations</w:t>
               </w:r>
@@ -3862,256 +3862,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316266v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Models for Data Transfers: A Case Study with Molecular Chemistry Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Sriram Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337821.3337921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141616v2</w:t>
+                <w:t xml:space="preserve">hal-02431877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Models for Data Transfers: A Case Study with Molecular Chemistry Kernels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suraj Kumar</w:t>
+                <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sriram Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431877v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Size Should your Buffers to Disks be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,51 +4461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Static Schedules so Bad ? A Case Study on Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,286 +4797,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Column generation integer programming for allocating jobs with periodic demand variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Algorithmic Aspects of Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120507v1</w:t>
+                <w:t xml:space="preserve">hal-01252770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation integer programming for allocating jobs with periodic demand variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikbel Belaid</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Performance and Bounds of Cholesky Factorization on Heterogeneous Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Algorithmic Aspects of Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252770v1</w:t>
+                <w:t xml:space="preserve">hal-01120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating jobs with periodic demand variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbel Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,230 +6271,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00588651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Systems</w:t>
+                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444584v1</w:t>
+                <w:t xml:space="preserve">inria-00444586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
+                <w:t xml:space="preserve">On-line Allocation of Clients to Multiple Servers on Large Scale Heterogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thraves-Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444586v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online and offline Independent Tasks Allocation Schemes on Large Scale Master-Worker Heterogeneous Platforms.</w:t>
               </w:r>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,199 +7586,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Platform Models on Scheduling Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of platform models on scheduling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Robert and Frédéric Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Taylor and Francis publisher, 2009</w:t>
+              <w:t xml:space="preserve">, Taylor and Francis, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789465v1</w:t>
+                <w:t xml:space="preserve">inria-00344035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of platform models on scheduling techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Platform Models on Scheduling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Robert and Frédéric Vivien. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert, Yves and Vivien, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Taylor and Francis, 2009</w:t>
+              <w:t xml:space="preserve">, Taylor and Francis publisher, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00344035v1</w:t>
+                <w:t xml:space="preserve">hal-00789465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8680,51 +8680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing and Partitioning Strategies for Burst-Buffers to Reduce IO Contention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,51 +9587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental code and results for the paper &amp;quot;Symmetric Block-Cyclic Distribution: Fewer Communications leads to Faster Dense Cholesky Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,51 +9950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670672v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deflumere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2853151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Rejeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S9WMJQ57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403844v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gusak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyi Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04555744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095305v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Collin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Cherniuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Katrutsa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bershatsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/769" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968802v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900244v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03148711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316266v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Krishnamoorthy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337921" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670678v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386174v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.71" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269881v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361992v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2016.045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Belaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163936v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874936v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2014.44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.67" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743524v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Joon Won" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353232v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aguila--Multner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03549009v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716489v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904032v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346394v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec92870dfc2a7e7c8a6e87914823e25bc651a5b7;origin=https://hal.archives-ouvertes.fr/hal-03643569;visit=swh:1:snp:6b8402b24d2133d01fc48d0f01d83f605cc77898;anchor=swh:1:rel:3068c5a3c30d3a673a553d033029929a03ddb4cf;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159005v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe5a230ec88d49ecd9790d2199f23b5c5b72abbe;origin=https://hal.archives-ouvertes.fr/hal-02159005;visit=swh:1:snp:6c6bd2ef190e40d7026749369725dd954c1c75d6;anchor=swh:1:rev:b2af27e129fad7558d725e6b60da7aaea5b0c86f;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3605674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02352969v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648633" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670672v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deflumere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2853151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2779052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00771773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Rejeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves-Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006068405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S9WMJQ57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403844v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gusak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyi Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04555744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Iooss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90200-0_30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095305v5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Cherniuk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Katrutsa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bershatsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968802v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02900244v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03148711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Bentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316266v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Krishnamoorthy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02141616v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623846v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2018.00075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670678v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386174v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.71" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269881v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361992v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2016.045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Belaid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163936v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874936v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2014.44" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.67" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743524v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2013.64" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588651v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Joon Won" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353232v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aguila--Multner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03549009v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01716489v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904032v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346394v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53aa25178b70f7d119690440f64912c226521893;origin=https://hal.archives-ouvertes.fr/hal-04517532;visit=swh:1:snp:690ab9c97d792e39eb94c530093dc36623bb9dac;anchor=swh:1:rel:f7390f430900bcc0a290b2fc33d2ab5285922588;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643569v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec92870dfc2a7e7c8a6e87914823e25bc651a5b7;origin=https://hal.archives-ouvertes.fr/hal-03643569;visit=swh:1:snp:6b8402b24d2133d01fc48d0f01d83f605cc77898;anchor=swh:1:rel:3068c5a3c30d3a673a553d033029929a03ddb4cf;path=/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159005v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fe5a230ec88d49ecd9790d2199f23b5c5b72abbe;origin=https://hal.archives-ouvertes.fr/hal-02159005;visit=swh:1:snp:6c6bd2ef190e40d7026749369725dd954c1c75d6;anchor=swh:1:rev:b2af27e129fad7558d725e6b60da7aaea5b0c86f;path=/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>