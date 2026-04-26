--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -160,1813 +160,2104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fiabane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Theron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERRES plus : towards fossil-fuel-free heated greenhouse system for soilless tomato cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Horticultural Congress (IHC) / International Symposium on Innovative Technologies and Production Strategies for Sustainable Controlled Environment Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.157-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Theron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fiabane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian diffusion properties of the wake behind a cylinder using time-resolved particle tracking velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Osaka (Online), Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Theron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chicago, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D indoor air purifier flow reconstruction using PIV snapshot optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Flow Visualization (ISFV-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of micrometric particles on solid and porous splitter plates located in the wake of a circular cylinder at Reynolds number Re=800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Khanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Georgeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC OF LARGE PARTICLES EMBEDDED IN SHEAR FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel López-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH EUROPEAN TURBULENCE CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'un disposition de protection localisée par soufflage d'air propre sur une chaîne de production en industrie agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ContaminExpert 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique lente de particules matérielles dans un écoulement de von Kármán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Non-Linéaire 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la force des structures cohérentes présentes autour d'un cylindre circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des forces aérodynamiques sur un corps 3D par une analyse volumique des structures tourbillonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1976,147 +2267,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2126,1513 +2417,1513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fiabane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D flow reconstructions from 2D cross-plane observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Chandramouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (2), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-018-2674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the small-scale statistics of turbulence in the Modane S1MA wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Kharche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.269-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13272-017-0254-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection localisée par flux d’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.G 1 791 - 1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel López-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (2), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'un dispositif de protection localisée sur une chaîne de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salles Propres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large sphere motion in a nonhomogeneous turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.013053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/16/1/013053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large sphere motion in a nonhomogeneous turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/16/1/013053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do finite size neutrally buoyant particles cluster?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (T155), pp.014056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Lagrangian accelerations using an instrumented particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gasteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, T155, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the clustering of finite size particles in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.035301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flow contributions to drag and lift of a circular cylinder using a volume expression of the fluid force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (3), pp.311-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3642,422 +3933,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic particle detection algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fiabane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954927v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-03863032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes analytiques de caractérisation des structures cohérentes contribuant aux efforts aérodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Polytechnique X, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00553103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4125,51 +4263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F26D63BB"/>
+    <w:nsid w:val="3A54D0BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +4494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionelfiabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5266-3573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi Khojasteh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316123v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Khanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgeault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gohlke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2674-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machicoane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Zimmermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasteuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.035301" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiabane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gohlke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00553103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionelfiabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5266-3573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi Khojasteh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316123v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Khanal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgeault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gohlke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2674-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machicoane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bourgoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pinton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasteuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.035301" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiabane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gohlke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00553103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>