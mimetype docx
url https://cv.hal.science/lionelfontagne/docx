--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Fontagné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Effects of Pre-Shipment Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Beverelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.lhaf013. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhaf013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous trade elasticity and managerial skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2025.104093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From macro to micro: Large exporters coping with global crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stumpner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153, pp.104037. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2024.104037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation, global value chains and functional specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariell Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Vannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.662-691. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04346960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of financial tightening on firm productivity: Maturity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.103092. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdeveco.2023.103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, firm organization and labor structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.958-992. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU in search of a Carbon Border Adjustment Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Border Carbon Adjustment: Rationale and Impacts of Compensating for Carbon at the Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-economics-082322-034040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic Impact of Deepening Trade Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (3), pp.366-388. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff-based product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2022.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dataset on product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGE 3.1: Long-term macroeconomic projections of the World economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the endogenous geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Drivers of Public Procurement‐Related Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enxhi Tresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.3072-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade and other economic interactions between countries in baseline projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Antimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlyn Carrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Flaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.273-345. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.050107AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making small firms happy? The heterogeneous effect of trade facilitation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies and firm-level labor misallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.251-272. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lby007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arroseur arrosé : guerre commerciale et chaînes de valeur mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 398, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting oneself in the foot? US trade policy coping with Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of European food safety border inspections on agri-food exports: Evidence from Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beestermöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporters’ product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.150-180. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s try next door: Technical Barriers to Trade and multi-destination firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.643-663. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Elasticity Puzzle Is Worse Than You Think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.115 - 129. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Climate: Towards Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes du conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating World Trade in the Decades Ahead: Driving Forces and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-55. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Muraközy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.779-807. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-017-0286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.327-352. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lht039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Next for Multilateral Trade Talks? Quantifying the Role of Negotiation Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745614000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Standards and Margins of Trade: Firm-Level Evidence Product Standards and Margins of Trade: Firm-Level Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade patterns in the 2060 world economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Olaberría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Journal: Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.67-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Liberalization and Trade Integration of Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.946-971. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accords régionaux peuvent-ils réduire les exportations des pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (1), pp.25658. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-013-0176-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries for sale: The incidence and timing of cross-border M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Blonigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.341-357. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the world economy at the 2050 horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.617-654. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecot.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Barriers to Trade in the Distribution and Telecom Sectors in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745612000456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Multiproduct Exporters React to a Change in Trade Costs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (2), pp.326-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Policies and Firm Selection: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mayneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (5), pp.897-922. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms and the global crisis: French exports in the turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.134-146. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.179-216. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/ejq037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3023, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la dynamique des exportations des sociétés françaises de 2000 à 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 438-440, pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation des entreprises : une analyse microéconomique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-rate Misalignments in Duopoly: The Case of Airbus and Boeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Raff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2011.01338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSM: A DSGE Model for Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Deak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Marcellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.2862-2872. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'introduction de l'euro sur les exportateurs français, une analyse sur données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade impact of European measures on GMOs condemned by the WTO panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-010-0057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (4), pp.575-598. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-009-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2983, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 291, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: The effects of the euro on European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10272-009-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and Wages: Discriminating between the Sources of Rents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro : comme prévu, des gains et des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization across varieties and North-South competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (53), pp.51-91. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0327.2007.00193.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Applied Protection across the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9396.2008.00753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Regulations on Agricultural Trade: Evidence from SPS and TBT Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.336-350. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01127.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Re-evaluation of the impact of regional agreements on trade patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (109), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and rent sharing among developed and developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.523-558. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade: Geography Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies / Journal of African Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.313-341. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/eji030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Decomposition of World Trade into Horizontal and Vertical IIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freudenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142 (3), pp.459-475. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-006-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does FDI React to Corporate Taxation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-005-2652-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Location Choices by Multinational Firms: A Review of the Current State of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (Suppl.), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Impact of Environmental SPS and TBT on International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pasteels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration and Trade Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.7-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: how easy is the access to large markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401 - 1430. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Environmentally-Related Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich von Kirchbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (10), pp.1417-1439. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00742.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: How Easy is the Access to Large Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access Liberalisation in the Doha Round: Scenarios and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8), pp.1073-1094. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad : how easy is the acess to large markets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille de paie et le caddie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Sécuriser l'emploi, Pierre Cahuc - André Zylberberg, ISBN-13 9782724626858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy. Outsourcing, Servitization, and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 384 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct étranger et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.228, 2010, Rapport du CAE n°89, Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Markets, Products and Prices: the Effects of the Euro on European Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruegel, pp.90, 2009, 978-9-078910-10-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances à l'exportation de la France et de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.102, 2008, Rapport du CAE (81), Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Impact of the Euro on Trade and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dinino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, pp.141, 2008, Economic papers (321)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts de la France dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.108, 2007, Les Rapport du Conseil d'Analyse Economique n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of regulations on agricultural trade: evidence from the SPS and TBT agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41 p., 2007, Document de travail - CEPII, 2007-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 36 p., 2007, Document de travail - CEPII, 2007-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution récente du commerce extérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.264, 2006, Les Rapports du Conseil d'analyse économique n° 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon Telos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Laïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wyplosz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaki Laïdi; Lionel Fontagné; Richard Robert; Charles Wyplosz. Presses Universitaires de France, pp.337, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation, délocalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.400, 2005, Les Rapports du Conseil d'analyse économique n° 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing non-tariff measures – Always a blessing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law, Economics and Politics of International Standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Cambridge University Press, 2015, Cambridge International Trade and Economic Law, 978-1-1071-2833-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonization and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cadot, Mariem Malouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-tariff Measures: a Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Bank ; CEPR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2012, 987-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonisation and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Tariff Measures - A Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Bank &amp; CEPR, 2012, ISBN 978-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Dynamics of French Firms' Exports from 2000 to 2009: lessons for the Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Di Mauro, Benjamin R. Mandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recovery and Beyond: Lessons for trade Adjustment and Competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Central Bank, pp.163-173, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Divergence within the Euro Area: Lessons for EMU Enlargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewald Nowotny, Peter Mooslechner, Doris Ritzberger-Grünwald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro and Economic Stability: Focus on Central, Eastern and South-Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.131-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kenneth A. Reinert, Ramkishen S. Rajan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Princeton Encyclopedia of the World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton University Press, pp.1009-1012, 2009, 9781400830404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Exporters and the Global Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Baldwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Trade Collapse: Causes, Consequences and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPR, London, pp.143-150, 2009, e-book VOX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetric Impact of Enlargement on Old and New Member States: A General Equilibrium Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanghieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artis Michael, Banerjee Anindya, Marcellino Massimiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Central and Eastern European Countries and the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.45-74, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Erosion of Preferences a Serious Concern ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anderson Kym, Martin Will. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Trade reform and the Doha Development Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, New York, pp.161-192, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2050 : où la dynamique actuelle mène-t-elle l'économie mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Ahead to 2050: Where are the Current Dynamics Steering the Global Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles et Washington à nouveau en ligne sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brussels and Washington realigned on climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de bal des accords commerciaux régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique commerciale au service de la politique climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et climat : pour une réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate strategies in the competition for attracting FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the benefits of European integration and the European Union's ability to achieve strategic autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Trade Impact of SPS and TBTs with Product-level Structural Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Artuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Service Agreements, Connectivity and Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Elasticity and Managerial Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Low-Hanging Fruit of the Single European Market: New Methods and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous impact of the EU-Canada agreement with causal machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Micocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Rungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Does Not Fit All: TFP in the Aftermath of Financial Crises in Three European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting Oneself in the Foot? Trade War and Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level Trade Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, Firm Organization and Labour Structure- The effect of Technical Barriers to Trade on Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (Small) Firms Happy. The Heterogeneous Effect of Trade Facilitation Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy: Outsourcing, Servitization and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let' s Try Next Door: Technical Barriers to Trade and Multi-destination Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fickle Fringe and the Stable Core: Exporters' Product Mix Across Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated Tariff Equivalents of Services NTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina E Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Varieties in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty: An inventory management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Level Allocative Inefficiency: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fickle product mix: exporters adapting their product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment Frequency of Exporters and Demand Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATING WORLD TRADE IN THE DECADES AHEAD: DRIVING FORCES AND POLICY IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of EU and EU Member States’ External Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What next for the DDA? Quantifying the role of negotiation modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening a Pandora’s Box: Modeling World Trade Patterns at the 2035 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South standards harmonization and international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Products in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Shift : Macroeconomic projections For the World Economy at the 2050 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Outcome of NGOs' Activism in Developing Countries under Visibility Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements (EPAs) in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences économiques de l'action pour le climat. Compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France stratégie; Banque de France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible carbon adjustment policies: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PE 603.500 - April 2020, European Parliament Directorate-General For External Policies. 2020, https://www.europarl.europa.eu/RegData/etudes/BRIE/2020/603500/EXPO_BRI(2020)603500_EN.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Decide on French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-27, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des parts de marché perdues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Lost Market Shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture française à l'heure des choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities for the EU agri-food sector in a possible EU-US trade agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Felbermayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IP/B/AGRI/IC/2013_129, European Parliament's Committee on Agriculture and Rural Development. 2014, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Industry, No Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie pas d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014-13, Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013-06, Conseil d'Analyse Economique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: the effects of the euro on european firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Bruegel. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Fontagné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From macro to micro: Large exporters coping with global crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stumpner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153, pp.104037. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2024.104037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous trade elasticity and managerial skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2025.104093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Effects of Pre-Shipment Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Beverelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.lhaf013. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhaf013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation, global value chains and functional specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariell Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Vannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.662-691. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04346960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of financial tightening on firm productivity: Maturity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.103092. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdeveco.2023.103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic Impact of Deepening Trade Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (3), pp.366-388. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, firm organization and labor structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.958-992. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU in search of a Carbon Border Adjustment Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Border Carbon Adjustment: Rationale and Impacts of Compensating for Carbon at the Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-economics-082322-034040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff-based product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2022.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGE 3.1: Long-term macroeconomic projections of the World economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dataset on product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the endogenous geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Drivers of Public Procurement‐Related Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enxhi Tresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.3072-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade and other economic interactions between countries in baseline projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Antimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlyn Carrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Flaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.273-345. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.050107AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making small firms happy? The heterogeneous effect of trade facilitation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies and firm-level labor misallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.251-272. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lby007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arroseur arrosé : guerre commerciale et chaînes de valeur mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 398, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting oneself in the foot? US trade policy coping with Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of European food safety border inspections on agri-food exports: Evidence from Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beestermöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporters’ product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.150-180. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s try next door: Technical Barriers to Trade and multi-destination firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.643-663. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Elasticity Puzzle Is Worse Than You Think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.115 - 129. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating World Trade in the Decades Ahead: Driving Forces and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-55. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Climate: Towards Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes du conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Muraközy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.779-807. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-017-0286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade patterns in the 2060 world economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Olaberría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Journal: Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.67-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Liberalization and Trade Integration of Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.946-971. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.327-352. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lht039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Next for Multilateral Trade Talks? Quantifying the Role of Negotiation Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745614000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Standards and Margins of Trade: Firm-Level Evidence Product Standards and Margins of Trade: Firm-Level Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accords régionaux peuvent-ils réduire les exportations des pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (1), pp.25658. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-013-0176-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries for sale: The incidence and timing of cross-border M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Blonigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.341-357. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the world economy at the 2050 horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.617-654. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecot.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Barriers to Trade in the Distribution and Telecom Sectors in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745612000456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Multiproduct Exporters React to a Change in Trade Costs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (2), pp.326-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Policies and Firm Selection: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mayneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (5), pp.897-922. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms and the global crisis: French exports in the turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.134-146. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-rate Misalignments in Duopoly: The Case of Airbus and Boeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Raff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2011.01338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSM: A DSGE Model for Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Deak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Marcellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.2862-2872. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.179-216. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/ejq037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3023, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la dynamique des exportations des sociétés françaises de 2000 à 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 438-440, pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation des entreprises : une analyse microéconomique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'introduction de l'euro sur les exportateurs français, une analyse sur données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la dynamique des exportations des sociétés françaises de 2000 à 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 438-439-440, pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade impact of European measures on GMOs condemned by the WTO panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-010-0057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (4), pp.575-598. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-009-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2983, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 291, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and Wages: Discriminating between the Sources of Rents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: The effects of the euro on European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10272-009-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Regulations on Agricultural Trade: Evidence from SPS and TBT Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.336-350. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01127.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro : comme prévu, des gains et des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization across varieties and North-South competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (53), pp.51-91. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0327.2007.00193.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Applied Protection across the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9396.2008.00753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and rent sharing among developed and developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.523-558. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Re-evaluation of the impact of regional agreements on trade patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (109), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade: Geography Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies / Journal of African Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.313-341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/eji030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Decomposition of World Trade into Horizontal and Vertical IIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freudenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142 (3), pp.459-475. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-006-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad : how easy is the acess to large markets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Location Choices by Multinational Firms: A Review of the Current State of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (Suppl.), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does FDI React to Corporate Taxation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-005-2652-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Impact of Environmental SPS and TBT on International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pasteels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration and Trade Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.7-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: how easy is the access to large markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401 - 1430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: How Easy is the Access to Large Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Environmentally-Related Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich von Kirchbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (10), pp.1417-1439. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00742.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access Liberalisation in the Doha Round: Scenarios and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8), pp.1073-1094. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille de paie et le caddie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Sécuriser l'emploi, Pierre Cahuc - André Zylberberg, ISBN-13 9782724626858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy. Outsourcing, Servitization, and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 384 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct étranger et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.228, 2010, Rapport du CAE n°89, Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Markets, Products and Prices: the Effects of the Euro on European Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruegel, pp.90, 2009, 978-9-078910-10-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Impact of the Euro on Trade and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dinino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, pp.141, 2008, Economic papers (321)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances à l'exportation de la France et de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.102, 2008, Rapport du CAE (81), Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts de la France dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.108, 2007, Les Rapport du Conseil d'Analyse Economique n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of regulations on agricultural trade: evidence from the SPS and TBT agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41 p., 2007, Document de travail - CEPII, 2007-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 36 p., 2007, Document de travail - CEPII, 2007-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution récente du commerce extérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.264, 2006, Les Rapports du Conseil d'analyse économique n° 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon Telos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Laïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wyplosz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaki Laïdi; Lionel Fontagné; Richard Robert; Charles Wyplosz. Presses Universitaires de France, pp.337, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation, délocalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.400, 2005, Les Rapports du Conseil d'analyse économique n° 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing non-tariff measures – Always a blessing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law, Economics and Politics of International Standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Cambridge University Press, 2015, Cambridge International Trade and Economic Law, 978-1-1071-2833-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonization and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cadot, Mariem Malouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-tariff Measures: a Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Bank ; CEPR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2012, 987-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonisation and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Tariff Measures - A Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Bank &amp; CEPR, 2012, ISBN 978-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Dynamics of French Firms' Exports from 2000 to 2009: lessons for the Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Di Mauro, Benjamin R. Mandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recovery and Beyond: Lessons for trade Adjustment and Competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Central Bank, pp.163-173, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Divergence within the Euro Area: Lessons for EMU Enlargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewald Nowotny, Peter Mooslechner, Doris Ritzberger-Grünwald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro and Economic Stability: Focus on Central, Eastern and South-Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.131-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kenneth A. Reinert, Ramkishen S. Rajan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Princeton Encyclopedia of the World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton University Press, pp.1009-1012, 2009, 9781400830404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Exporters and the Global Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Baldwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Trade Collapse: Causes, Consequences and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPR, London, pp.143-150, 2009, e-book VOX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetric Impact of Enlargement on Old and New Member States: A General Equilibrium Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanghieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artis Michael, Banerjee Anindya, Marcellino Massimiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Central and Eastern European Countries and the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.45-74, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Erosion of Preferences a Serious Concern ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anderson Kym, Martin Will. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Trade reform and the Doha Development Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, New York, pp.161-192, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2050 : où la dynamique actuelle mène-t-elle l'économie mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Ahead to 2050: Where are the Current Dynamics Steering the Global Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brussels and Washington realigned on climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles et Washington à nouveau en ligne sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de bal des accords commerciaux régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique commerciale au service de la politique climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et climat : pour une réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate strategies in the competition for attracting FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Service Agreements, Connectivity and Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the benefits of European integration and the European Union's ability to achieve strategic autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Trade Impact of SPS and TBTs with Product-level Structural Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Artuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Elasticity and Managerial Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Low-Hanging Fruit of the Single European Market: New Methods and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous impact of the EU-Canada agreement with causal machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Micocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Rungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Does Not Fit All: TFP in the Aftermath of Financial Crises in Three European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting Oneself in the Foot? Trade War and Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level Trade Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, Firm Organization and Labour Structure- The effect of Technical Barriers to Trade on Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (Small) Firms Happy. The Heterogeneous Effect of Trade Facilitation Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy: Outsourcing, Servitization and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let' s Try Next Door: Technical Barriers to Trade and Multi-destination Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fickle Fringe and the Stable Core: Exporters' Product Mix Across Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated Tariff Equivalents of Services NTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina E Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Varieties in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty: An inventory management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Level Allocative Inefficiency: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fickle product mix: exporters adapting their product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment Frequency of Exporters and Demand Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATING WORLD TRADE IN THE DECADES AHEAD: DRIVING FORCES AND POLICY IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of EU and EU Member States’ External Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What next for the DDA? Quantifying the role of negotiation modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening a Pandora’s Box: Modeling World Trade Patterns at the 2035 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South standards harmonization and international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Products in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Shift : Macroeconomic projections For the World Economy at the 2050 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Outcome of NGOs' Activism in Developing Countries under Visibility Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements (EPAs) in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences économiques de l'action pour le climat. Compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France stratégie; Banque de France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible carbon adjustment policies: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PE 603.500 - April 2020, European Parliament Directorate-General For External Policies. 2020, https://www.europarl.europa.eu/RegData/etudes/BRIE/2020/603500/EXPO_BRI(2020)603500_EN.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture française à l'heure des choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Decide on French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-27, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Lost Market Shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des parts de marché perdues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie pas d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014-13, Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities for the EU agri-food sector in a possible EU-US trade agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Felbermayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IP/B/AGRI/IC/2013_129, European Parliament's Committee on Agriculture and Rural Development. 2014, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Industry, No Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013-06, Conseil d'Analyse Economique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: the effects of the euro on european firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Bruegel. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baratte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lafrogne-Joussier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Beverelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2025.104093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bricongne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carluccio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stumpner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.104037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Reshef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Vannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04564467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Limardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Barba Navaretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cecilia Rosso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-economics-082322-034040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ruta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhad005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Guimbard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2022.103593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103656" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;c&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxhi Tresa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bekkers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Antimiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Carrico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Flaig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050107AF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piermartini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beesterm&#246;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2017.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tomasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2018.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Four&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12479" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Murak&#246;zy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-017-0286-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lht039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Decreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745614000354" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2015.04.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Johansson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Olaberr&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Blonigen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toubal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2014.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BA5180DA1CCFBCA59D127AB95E019AA414C25D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mitaritonna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745612000456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayneris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Taglioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2011.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639911v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bellas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Raff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2011.01338.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Deak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marcellino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maffezzoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL59T2KH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-010-0057-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Tai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-009-0030-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-15S09LN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Khoudour-Cast&#233;ras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Ottaviano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10272-009-0289-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307922v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0327.2007.00193.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3LJ2612-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307910v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2008.00753.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR9WB7CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01127.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2006.12.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ953T1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-05PRJP74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270504v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-006-0076-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6CJDXSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahreche-R&#233;vil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-2652-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVSWK81D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pasteels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03623024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2005.00330.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1GX9BRV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich von Kirchbach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00742.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4DSS9HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00720.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-167HLRZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923043v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harrison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639930v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639839v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639943v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baldwin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dinino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Desantis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172825v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608362v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wyplosz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754817v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.slideshare.net/iraktobing/nontariff-measures-a-fresh-look-at-trade-policys-new-frontier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639907v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bchir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanghieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223795v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436004v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512419v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoto V Yotov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545520v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Artuso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Clarke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghodsi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-05048951v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913313v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micocci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rungi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883685v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444899v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444897v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430326v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E Mitaritonna" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Signoret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299820v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hatte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315615v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Murakozy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299818v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299747v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299822v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299828v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299851v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810959v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00959394v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961733v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00962464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630096v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967434v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248556v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880332v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299867v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299870v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173038v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Felbermayr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Wolff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064742v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602919v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baratte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lafrogne-Joussier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bricongne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carluccio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stumpner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.104037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2025.104093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Beverelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Reshef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Vannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04564467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Limardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ruta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhad005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Barba Navaretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cecilia Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-economics-082322-034040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Guimbard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2022.103593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108668" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103656" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;c&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxhi Tresa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bekkers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Antimiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Carrico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Flaig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050107AF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piermartini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beesterm&#246;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2017.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tomasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2018.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Four&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Murak&#246;zy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-017-0286-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Johansson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Olaberr&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Mimouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lht039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Decreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745614000354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2015.04.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Blonigen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toubal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2014.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BA5180DA1CCFBCA59D127AB95E019AA414C25D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mitaritonna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745612000456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayneris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Taglioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2011.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Raff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2011.01338.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Deak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marcellino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maffezzoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL59T2KH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bellas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05606930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-010-0057-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Tai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-009-0030-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-15S09LN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Khoudour-Cast&#233;ras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Ottaviano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10272-009-0289-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01127.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0327.2007.00193.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3LJ2612-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2008.00753.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR9WB7CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2006.12.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ953T1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-05PRJP74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-006-0076-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6CJDXSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2005.00330.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1GX9BRV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270508v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahreche-R&#233;vil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-2652-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVSWK81D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pasteels" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03623024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich von Kirchbach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00742.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4DSS9HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00720.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-167HLRZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harrison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639943v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baldwin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dinino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Desantis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cohen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wyplosz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.slideshare.net/iraktobing/nontariff-measures-a-fresh-look-at-trade-policys-new-frontier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639845v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bchir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanghieri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223795v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793771v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459600v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoto V Yotov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545520v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Artuso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Clarke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghodsi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-05048951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micocci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rungi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851449v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883685v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444899v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773479v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E Mitaritonna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Signoret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hatte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Murakozy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299747v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299822v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299832v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299828v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810959v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00959394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00962464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630096v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967434v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Wolff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173038v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Felbermayr" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>