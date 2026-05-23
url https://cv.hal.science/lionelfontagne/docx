--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Fontagné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From macro to micro: Large exporters coping with global crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stumpner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153, pp.104037. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2024.104037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous trade elasticity and managerial skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2025.104093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Effects of Pre-Shipment Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Beverelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.lhaf013. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhaf013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation, global value chains and functional specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariell Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Vannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.662-691. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04346960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of financial tightening on firm productivity: Maturity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.103092. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdeveco.2023.103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic Impact of Deepening Trade Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (3), pp.366-388. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, firm organization and labor structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.958-992. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU in search of a Carbon Border Adjustment Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Border Carbon Adjustment: Rationale and Impacts of Compensating for Carbon at the Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-economics-082322-034040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff-based product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2022.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGE 3.1: Long-term macroeconomic projections of the World economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dataset on product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the endogenous geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Drivers of Public Procurement‐Related Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enxhi Tresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.3072-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade and other economic interactions between countries in baseline projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Antimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlyn Carrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Flaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.273-345. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.050107AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making small firms happy? The heterogeneous effect of trade facilitation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies and firm-level labor misallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.251-272. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lby007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arroseur arrosé : guerre commerciale et chaînes de valeur mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 398, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting oneself in the foot? US trade policy coping with Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of European food safety border inspections on agri-food exports: Evidence from Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beestermöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporters’ product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.150-180. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s try next door: Technical Barriers to Trade and multi-destination firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.643-663. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Elasticity Puzzle Is Worse Than You Think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.115 - 129. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating World Trade in the Decades Ahead: Driving Forces and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-55. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Climate: Towards Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes du conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Muraközy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.779-807. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-017-0286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade patterns in the 2060 world economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Olaberría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Journal: Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.67-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Liberalization and Trade Integration of Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.946-971. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.327-352. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lht039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Next for Multilateral Trade Talks? Quantifying the Role of Negotiation Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745614000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Standards and Margins of Trade: Firm-Level Evidence Product Standards and Margins of Trade: Firm-Level Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accords régionaux peuvent-ils réduire les exportations des pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (1), pp.25658. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-013-0176-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries for sale: The incidence and timing of cross-border M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Blonigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.341-357. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the world economy at the 2050 horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.617-654. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecot.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Barriers to Trade in the Distribution and Telecom Sectors in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745612000456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Multiproduct Exporters React to a Change in Trade Costs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (2), pp.326-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Policies and Firm Selection: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mayneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (5), pp.897-922. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms and the global crisis: French exports in the turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.134-146. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-rate Misalignments in Duopoly: The Case of Airbus and Boeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Raff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2011.01338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSM: A DSGE Model for Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Deak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Marcellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.2862-2872. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.179-216. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/ejq037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3023, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la dynamique des exportations des sociétés françaises de 2000 à 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 438-440, pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation des entreprises : une analyse microéconomique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'introduction de l'euro sur les exportateurs français, une analyse sur données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la dynamique des exportations des sociétés françaises de 2000 à 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 438-439-440, pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade impact of European measures on GMOs condemned by the WTO panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-010-0057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (4), pp.575-598. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-009-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2983, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 291, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and Wages: Discriminating between the Sources of Rents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: The effects of the euro on European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10272-009-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Regulations on Agricultural Trade: Evidence from SPS and TBT Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.336-350. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01127.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro : comme prévu, des gains et des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization across varieties and North-South competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (53), pp.51-91. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0327.2007.00193.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Applied Protection across the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9396.2008.00753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and rent sharing among developed and developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.523-558. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Re-evaluation of the impact of regional agreements on trade patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (109), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade: Geography Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies / Journal of African Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.313-341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/eji030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Decomposition of World Trade into Horizontal and Vertical IIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freudenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142 (3), pp.459-475. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-006-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad : how easy is the acess to large markets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Location Choices by Multinational Firms: A Review of the Current State of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (Suppl.), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does FDI React to Corporate Taxation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-005-2652-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Impact of Environmental SPS and TBT on International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pasteels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration and Trade Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.7-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: how easy is the access to large markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401 - 1430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: How Easy is the Access to Large Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Environmentally-Related Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich von Kirchbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (10), pp.1417-1439. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00742.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access Liberalisation in the Doha Round: Scenarios and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8), pp.1073-1094. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille de paie et le caddie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Sécuriser l'emploi, Pierre Cahuc - André Zylberberg, ISBN-13 9782724626858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy. Outsourcing, Servitization, and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 384 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct étranger et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.228, 2010, Rapport du CAE n°89, Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Markets, Products and Prices: the Effects of the Euro on European Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruegel, pp.90, 2009, 978-9-078910-10-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Impact of the Euro on Trade and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dinino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, pp.141, 2008, Economic papers (321)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances à l'exportation de la France et de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.102, 2008, Rapport du CAE (81), Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts de la France dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.108, 2007, Les Rapport du Conseil d'Analyse Economique n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of regulations on agricultural trade: evidence from the SPS and TBT agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41 p., 2007, Document de travail - CEPII, 2007-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 36 p., 2007, Document de travail - CEPII, 2007-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution récente du commerce extérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.264, 2006, Les Rapports du Conseil d'analyse économique n° 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon Telos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Laïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wyplosz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaki Laïdi; Lionel Fontagné; Richard Robert; Charles Wyplosz. Presses Universitaires de France, pp.337, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation, délocalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.400, 2005, Les Rapports du Conseil d'analyse économique n° 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing non-tariff measures – Always a blessing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law, Economics and Politics of International Standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Cambridge University Press, 2015, Cambridge International Trade and Economic Law, 978-1-1071-2833-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonization and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cadot, Mariem Malouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-tariff Measures: a Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Bank ; CEPR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2012, 987-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonisation and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Tariff Measures - A Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Bank &amp; CEPR, 2012, ISBN 978-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Dynamics of French Firms' Exports from 2000 to 2009: lessons for the Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Di Mauro, Benjamin R. Mandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recovery and Beyond: Lessons for trade Adjustment and Competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Central Bank, pp.163-173, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Divergence within the Euro Area: Lessons for EMU Enlargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewald Nowotny, Peter Mooslechner, Doris Ritzberger-Grünwald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro and Economic Stability: Focus on Central, Eastern and South-Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.131-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kenneth A. Reinert, Ramkishen S. Rajan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Princeton Encyclopedia of the World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton University Press, pp.1009-1012, 2009, 9781400830404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Exporters and the Global Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Baldwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Trade Collapse: Causes, Consequences and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPR, London, pp.143-150, 2009, e-book VOX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetric Impact of Enlargement on Old and New Member States: A General Equilibrium Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanghieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artis Michael, Banerjee Anindya, Marcellino Massimiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Central and Eastern European Countries and the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.45-74, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Erosion of Preferences a Serious Concern ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anderson Kym, Martin Will. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Trade reform and the Doha Development Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, New York, pp.161-192, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2050 : où la dynamique actuelle mène-t-elle l'économie mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Ahead to 2050: Where are the Current Dynamics Steering the Global Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brussels and Washington realigned on climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles et Washington à nouveau en ligne sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de bal des accords commerciaux régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique commerciale au service de la politique climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et climat : pour une réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate strategies in the competition for attracting FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Service Agreements, Connectivity and Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the benefits of European integration and the European Union's ability to achieve strategic autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Trade Impact of SPS and TBTs with Product-level Structural Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Artuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Elasticity and Managerial Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Low-Hanging Fruit of the Single European Market: New Methods and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous impact of the EU-Canada agreement with causal machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Micocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Rungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Does Not Fit All: TFP in the Aftermath of Financial Crises in Three European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting Oneself in the Foot? Trade War and Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level Trade Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, Firm Organization and Labour Structure- The effect of Technical Barriers to Trade on Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (Small) Firms Happy. The Heterogeneous Effect of Trade Facilitation Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy: Outsourcing, Servitization and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let' s Try Next Door: Technical Barriers to Trade and Multi-destination Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fickle Fringe and the Stable Core: Exporters' Product Mix Across Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated Tariff Equivalents of Services NTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina E Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Varieties in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty: An inventory management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Level Allocative Inefficiency: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fickle product mix: exporters adapting their product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment Frequency of Exporters and Demand Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATING WORLD TRADE IN THE DECADES AHEAD: DRIVING FORCES AND POLICY IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of EU and EU Member States’ External Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What next for the DDA? Quantifying the role of negotiation modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening a Pandora’s Box: Modeling World Trade Patterns at the 2035 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South standards harmonization and international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Products in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Shift : Macroeconomic projections For the World Economy at the 2050 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Outcome of NGOs' Activism in Developing Countries under Visibility Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements (EPAs) in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences économiques de l'action pour le climat. Compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France stratégie; Banque de France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible carbon adjustment policies: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PE 603.500 - April 2020, European Parliament Directorate-General For External Policies. 2020, https://www.europarl.europa.eu/RegData/etudes/BRIE/2020/603500/EXPO_BRI(2020)603500_EN.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture française à l'heure des choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Decide on French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-27, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Lost Market Shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des parts de marché perdues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie pas d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014-13, Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities for the EU agri-food sector in a possible EU-US trade agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Felbermayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IP/B/AGRI/IC/2013_129, European Parliament's Committee on Agriculture and Rural Development. 2014, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Industry, No Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013-06, Conseil d'Analyse Economique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: the effects of the euro on european firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Bruegel. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Fontagné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From macro to micro: Large exporters coping with global crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carluccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stumpner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153, pp.104037. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2024.104037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04948404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous trade elasticity and managerial skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2025.104093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Effects of Pre-Shipment Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Beverelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.lhaf013. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhaf013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation, global value chains and functional specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariell Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Vannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.662-691. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04346960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of financial tightening on firm productivity: Maturity matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.103092. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdeveco.2023.103207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, firm organization and labor structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.958-992. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU in search of a Carbon Border Adjustment Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Border Carbon Adjustment: Rationale and Impacts of Compensating for Carbon at the Border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-economics-082322-034040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic Impact of Deepening Trade Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (3), pp.366-388. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lhad005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff-based product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2022.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dataset on product-level trade elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaGE 3.1: Long-term macroeconomic projections of the World economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Drivers of Public Procurement‐Related Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enxhi Tresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.3072-3090. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the endogenous geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making small firms happy? The heterogeneous effect of trade facilitation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling trade and other economic interactions between countries in baseline projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Antimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlyn Carrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Flaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.273-345. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.050107AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies and firm-level labor misallocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.251-272. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lby007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arroseur arrosé : guerre commerciale et chaînes de valeur mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 398, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting oneself in the foot? US trade policy coping with Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of European food safety border inspections on agri-food exports: Evidence from Chinese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beestermöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s try next door: Technical Barriers to Trade and multi-destination firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.643-663. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporters’ product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.150-180. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Elasticity Puzzle Is Worse Than You Think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.115 - 129. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2018.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating World Trade in the Decades Ahead: Driving Forces and Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.36-55. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and Climate: Towards Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes du conseil d’analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Muraközy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (4), pp.779-807. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-017-0286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.327-352. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/wber/lht039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Next for Multilateral Trade Talks? Quantifying the Role of Negotiation Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745614000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Standards and Margins of Trade: Firm-Level Evidence Product Standards and Margins of Trade: Firm-Level Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade patterns in the 2060 world economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Olaberría</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Journal: Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.67-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff Liberalization and Trade Integration of Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.946-971. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roie.12198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accords régionaux peuvent-ils réduire les exportations des pays du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 150 (1), pp.25658. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-013-0176-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherries for sale: The incidence and timing of cross-border M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Blonigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.341-357. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Barriers to Trade in the Distribution and Telecom Sectors in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745612000456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the world economy at the 2050 horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.617-654. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecot.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Multiproduct Exporters React to a Change in Trade Costs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (2), pp.326-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Policies and Firm Selection: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mayneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (5), pp.897-922. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms and the global crisis: French exports in the turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.134-146. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinteco.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3023, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.179-216. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/ejq037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation des entreprises : une analyse microéconomique de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 435-436, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie mondiale en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange-rate Misalignments in Duopoly: The Case of Airbus and Boeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Raff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2011.01338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSM: A DSGE Model for Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Deak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Marcellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.2862-2872. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'introduction de l'euro sur les exportateurs français, une analyse sur données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la dynamique des exportations des sociétés françaises de 2000 à 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 438-439-440, pp.239-265. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2010.9605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade impact of European measures on GMOs condemned by the WTO panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-010-0057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2983, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (4), pp.575-598. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-009-0030-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce victime de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Khoudour-Castéras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 291, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exports and Wages: Discriminating between the Sources of Rents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: The effects of the euro on European firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intereconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10272-009-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro : comme prévu, des gains et des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEPII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialization across varieties and North-South competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (53), pp.51-91. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0327.2007.00193.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Applied Protection across the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9396.2008.00753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Regulations on Agricultural Trade: Evidence from SPS and TBT Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (2), pp.336-350. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01127.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Re-evaluation of the impact of regional agreements on trade patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (109), pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade and rent sharing among developed and developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.523-558. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade: Geography Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Economies / Journal of African Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2), pp.313-341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jae/eji030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Decomposition of World Trade into Horizontal and Vertical IIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Freudenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of World Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142 (3), pp.459-475. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10290-006-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Location Choices by Multinational Firms: A Review of the Current State of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (Suppl.), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does FDI React to Corporate Taxation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tax and Public Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5), pp.583-603. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10797-005-2652-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Impact of Environmental SPS and TBT on International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pasteels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration and Trade Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.7-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: how easy is the access to large markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401 - 1430. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad: How Easy is the Access to Large Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Environmentally-Related Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich von Kirchbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (10), pp.1417-1439. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00742.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access Liberalisation in the Doha Round: Scenarios and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8), pp.1073-1094. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2005.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade in the Triad : how easy is the acess to large markets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (4), pp.1401-1430. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0008-4085.2005.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille de paie et le caddie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Sécuriser l'emploi, Pierre Cahuc - André Zylberberg, ISBN-13 9782724626858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy. Outsourcing, Servitization, and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 384 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement direct étranger et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.228, 2010, Rapport du CAE n°89, Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Markets, Products and Prices: the Effects of the Euro on European Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruegel, pp.90, 2009, 978-9-078910-10-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances à l'exportation de la France et de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation Française, pp.102, 2008, Rapport du CAE (81), Christian de Boissieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Impact of the Euro on Trade and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dinino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, pp.141, 2008, Economic papers (321)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts de la France dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.108, 2007, Les Rapport du Conseil d'Analyse Economique n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of regulations on agricultural trade: evidence from the SPS and TBT agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41 p., 2007, Document de travail - CEPII, 2007-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral trade of cultural goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 36 p., 2007, Document de travail - CEPII, 2007-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution récente du commerce extérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.264, 2006, Les Rapports du Conseil d'analyse économique n° 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon Telos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Laïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wyplosz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaki Laïdi; Lionel Fontagné; Richard Robert; Charles Wyplosz. Presses Universitaires de France, pp.337, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindustrialisation, délocalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. La Documentation française, pp.400, 2005, Les Rapports du Conseil d'analyse économique n° 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing non-tariff measures – Always a blessing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law, Economics and Politics of International Standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Cambridge University Press, 2015, Cambridge International Trade and Economic Law, 978-1-1071-2833-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonization and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cadot, Mariem Malouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-tariff Measures: a Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Bank ; CEPR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-166, 2012, 987-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Harmonisation and South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Tariff Measures - A Fresh Look at Trade Policy's New Frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Bank &amp; CEPR, 2012, ISBN 978-1-907142-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Dynamics of French Firms' Exports from 2000 to 2009: lessons for the Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bricongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filippo Di Mauro, Benjamin R. Mandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recovery and Beyond: Lessons for trade Adjustment and Competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Central Bank, pp.163-173, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Divergence within the Euro Area: Lessons for EMU Enlargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewald Nowotny, Peter Mooslechner, Doris Ritzberger-Grünwald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro and Economic Stability: Focus on Central, Eastern and South-Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.131-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-South Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kenneth A. Reinert, Ramkishen S. Rajan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Princeton Encyclopedia of the World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Princeton University Press, pp.1009-1012, 2009, 9781400830404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Exporters and the Global Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Baldwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Trade Collapse: Causes, Consequences and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPR, London, pp.143-150, 2009, e-book VOX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetric Impact of Enlargement on Old and New Member States: A General Equilibrium Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zanghieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artis Michael, Banerjee Anindya, Marcellino Massimiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Central and Eastern European Countries and the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.45-74, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Erosion of Preferences a Serious Concern ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anderson Kym, Martin Will. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Trade reform and the Doha Development Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, New York, pp.161-192, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Generalized System of Preferences and NGO Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03223795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2050 : où la dynamique actuelle mène-t-elle l'économie mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking Ahead to 2050: Where are the Current Dynamics Steering the Global Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brussels and Washington realigned on climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles et Washington à nouveau en ligne sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de bal des accords commerciaux régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique commerciale au service de la politique climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et climat : pour une réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katheline Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate strategies in the competition for attracting FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lahreche-Révil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the benefits of European integration and the European Union's ability to achieve strategic autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Trade Impact of SPS and TBTs with Product-level Structural Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Artuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Service Agreements, Connectivity and Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Trade Elasticity and Managerial Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05000273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Low-Hanging Fruit of the Single European Market: New Methods and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoto V Yotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous impact of the EU-Canada agreement with causal machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Micocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Rungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing global supply-chains: Who, What, How, and Where</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lafrogne-Joussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Does Not Fit All: TFP in the Aftermath of Financial Crises in Three European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shooting Oneself in the Foot? Trade War and Global Value Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-level Trade Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Guimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBTs, Firm Organization and Labour Structure- The effect of Technical Barriers to Trade on Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Barba Navaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cecilia Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GVCs and the Endogenous Geography of RTAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (Small) Firms Happy. The Heterogeneous Effect of Trade Facilitation Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piermartini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factory-Free Economy: Outsourcing, Servitization and the Future of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let' s Try Next Door: Technical Barriers to Trade and Multi-destination Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fickle Fringe and the Stable Core: Exporters' Product Mix Across Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated Tariff Equivalents of Services NTMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina E Mitaritonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Varieties in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Trade Costs, Composition Effects and the Intensive Margin of Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment frequency of exporters and demand uncertainty: An inventory management approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Level Allocative Inefficiency: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATING WORLD TRADE IN THE DECADES AHEAD: DRIVING FORCES AND POLICY IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Keck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipment Frequency of Exporters and Demand Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Békés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Murakozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fickle product mix: exporters adapting their product vectors across markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of EU and EU Member States’ External Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What next for the DDA? Quantifying the role of negotiation modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Decreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening a Pandora’s Box: Modeling World Trade Patterns at the 2035 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South standards harmonization and international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European High-End Products in International Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Pindyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-South Standards Harmonization and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Export Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Shift : Macroeconomic projections For the World Economy at the 2050 Horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Outcome of NGOs' Activism in Developing Countries under Visibility Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Limardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cheptea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Zignago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impact Study of the Economic Partnership Agreements (EPAs) in the Six ACP Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mitaritonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences économiques de l'action pour le climat. Compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France stratégie; Banque de France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible carbon adjustment policies: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PE 603.500 - April 2020, European Parliament Directorate-General For External Policies. 2020, https://www.europarl.europa.eu/RegData/etudes/BRIE/2020/603500/EXPO_BRI(2020)603500_EN.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Decide on French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-27, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des parts de marché perdues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Lost Market Shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2015-23, Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture française à l'heure des choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil d'Analyse Economique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities for the EU agri-food sector in a possible EU-US trade agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Emlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Felbermayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IP/B/AGRI/IC/2013_129, European Parliament's Committee on Agriculture and Rural Development. 2014, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Industry, No Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie pas d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mohnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014-13, Conseil d'Analyse Economique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013-06, Conseil d'Analyse Economique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of markets, products and prices: the effects of the euro on european firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Ottaviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Bruegel. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baratte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lafrogne-Joussier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bricongne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carluccio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stumpner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.104037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2025.104093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Beverelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Reshef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Vannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04564467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Limardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ruta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhad005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Barba Navaretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cecilia Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-economics-082322-034040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Guimbard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2022.103593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108668" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103656" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;c&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxhi Tresa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bekkers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Antimiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Carrico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Flaig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050107AF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piermartini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12463" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beesterm&#246;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2017.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tomasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2018.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Four&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Murak&#246;zy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-017-0286-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Johansson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Olaberr&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Mimouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lht039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Decreux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745614000354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2015.04.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Blonigen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toubal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2014.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BA5180DA1CCFBCA59D127AB95E019AA414C25D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mitaritonna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745612000456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayneris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Taglioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2011.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Raff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2011.01338.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Deak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marcellino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maffezzoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL59T2KH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bellas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05606930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-010-0057-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Tai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-009-0030-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-15S09LN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Khoudour-Cast&#233;ras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Ottaviano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10272-009-0289-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01127.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0327.2007.00193.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3LJ2612-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2008.00753.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR9WB7CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2006.12.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ953T1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-05PRJP74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-006-0076-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6CJDXSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2005.00330.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1GX9BRV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270508v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahreche-R&#233;vil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-2652-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVSWK81D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pasteels" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03623024v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270512v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich von Kirchbach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00742.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4DSS9HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00720.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-167HLRZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harrison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639943v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baldwin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dinino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Desantis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639941v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cohen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wyplosz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.slideshare.net/iraktobing/nontariff-measures-a-fresh-look-at-trade-policys-new-frontier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639845v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bchir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanghieri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223795v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793771v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459600v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoto V Yotov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545520v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Artuso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Clarke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghodsi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-05048951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micocci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rungi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851449v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883685v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444899v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773479v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E Mitaritonna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Signoret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hatte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Murakozy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299747v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299822v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299832v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299828v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810959v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00959394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00962464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630096v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967434v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299870v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Wolff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173038v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Felbermayr" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baratte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lafrogne-Joussier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bricongne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carluccio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stumpner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.104037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2025.104093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Beverelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Reshef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Vannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04564467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Limardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Barba Navaretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cecilia Rosso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bellora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-economics-082322-034040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ruta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhad005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Guimbard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2022.103593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108668" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;c&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxhi Tresa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13193" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103656" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piermartini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bekkers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Antimiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Carrico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Flaig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.050107AF" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lby007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beesterm&#246;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2017.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.11.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Secchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tomasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2018.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Four&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Murak&#246;zy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-017-0286-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lht039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Decreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745614000354" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2015.04.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Johansson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Olaberr&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Blonigen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toubal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2014.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mitaritonna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745612000456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecot.12023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BA5180DA1CCFBCA59D127AB95E019AA414C25D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayneris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12050" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Taglioni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2011.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687382v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Raff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2011.01338.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Deak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marcellino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maffezzoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.06.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL59T2KH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05606930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bellas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2010.9605" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-010-0057-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687419v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Khoudour-Cast&#233;ras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03622936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Tai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-009-0030-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-15S09LN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Ottaviano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10272-009-0289-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0327.2007.00193.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3LJ2612-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2008.00753.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR9WB7CP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01127.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2006.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ953T1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-05PRJP74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-006-0076-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6CJDXSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lahreche-R&#233;vil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-2652-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVSWK81D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pasteels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03623024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2005.00330.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1GX9BRV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268752v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich von Kirchbach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00742.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T4DSS9HF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2005.00720.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-167HLRZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Harrison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baldwin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dinino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Desantis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cohen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wyplosz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.slideshare.net/iraktobing/nontariff-measures-a-fresh-look-at-trade-policys-new-frontier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639907v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639845v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bchir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanghieri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bou&#235;t" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223795v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793771v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459600v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoto V Yotov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Artuso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Clarke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghodsi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000273v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-05048951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913313v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micocci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rungi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851449v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883685v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444899v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763563v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E Mitaritonna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Signoret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hatte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299747v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#233;k&#233;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Murakozy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299818v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299832v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299822v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299828v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299851v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810959v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00959394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00962464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630096v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967434v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299861v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173038v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Felbermayr" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299902v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Wolff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>