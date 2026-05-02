--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -402,178 +402,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging theories of adjudication by paying more attention to Supreme Court Lawyers : a French example</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Supreme Court(s) Lawyers in Perspective. First Insights from a Collective Research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting on Law and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Law and Society Association, Jun 2023, San Juan (Puerto Rico), Puerto Rico</w:t>
+              <w:t xml:space="preserve">Continuity and Change in the Legal Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salvatore Caserta, Nicholas Haagensen, Mikael Rask Madsen, Jan 2023, Copenague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319300v1</w:t>
+                <w:t xml:space="preserve">hal-05330577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Supreme Court(s) Lawyers in Perspective. First Insights from a Collective Research.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenging theories of adjudication by paying more attention to Supreme Court Lawyers : a French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuity and Change in the Legal Profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salvatore Caserta, Nicholas Haagensen, Mikael Rask Madsen, Jan 2023, Copenague, Denmark</w:t>
+              <w:t xml:space="preserve">Annual Meeting on Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Law and Society Association, Jun 2023, San Juan (Puerto Rico), Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330577v1</w:t>
+                <w:t xml:space="preserve">hal-05319300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to French Highest Courts : the Case of Supreme Courts' Lawyers</w:t>
               </w:r>
@@ -1575,187 +1575,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation juridique et recomposition des élites françaises. Leçons d'une ethnographie des classes de droit dans deux établissements d'enseignement d'élite français</w:t>
+                <w:t xml:space="preserve">Legal training and the reshaping of French elite: lessons from an ethnography of law classes in two French elite higher education institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13639080.2017.1278905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037067v1</w:t>
+                <w:t xml:space="preserve">halshs-01546957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal training and the reshaping of French elite: lessons from an ethnography of law classes in two French elite higher education institutions</w:t>
+                <w:t xml:space="preserve">Formation juridique et recomposition des élites françaises. Leçons d'une ethnographie des classes de droit dans deux établissements d'enseignement d'élite français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30 (2), pp.156-167. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13639080.2017.1278905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546957v1</w:t>
+                <w:t xml:space="preserve">hal-04037067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux côtés de Jean-Jacques de Félice : entretien avec Michel Tubiana</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la formation au droit en France : l'exemple des formations extra-universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2667,199 +2667,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la gauche du droit. Mobilisations politiques du droit et de la justice en France (1968-1981)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre, droit et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bosvieux-Onyekwelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Editions EHESS. , 2020, En temps &amp; lieux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253, 2020, Droit et société. Série Sociologie, Vincent Simoulin; Philippe Raimbault, 978-2-275-02959-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028074v1</w:t>
+                <w:t xml:space="preserve">hal-03739885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, droit et politique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la gauche du droit. Mobilisations politiques du droit et de la justice en France (1968-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EHESS. , 2020, En temps &amp; lieux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGDJ</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03739885v1</w:t>
+                <w:t xml:space="preserve">hal-04028074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arme du droit</w:t>
               </w:r>
@@ -2985,653 +2985,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la portée sociale du droit</w:t>
+                <w:t xml:space="preserve">Robes noires, années sombres. Avocats et magistrats en résistance pendant la Seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF-CURAPP, 2005</w:t>
+              <w:t xml:space="preserve">Fayard, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010587v1</w:t>
+                <w:t xml:space="preserve">halshs-00010585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robes noires, années sombres. Avocats et magistrats en résistance pendant la Seconde guerre mondiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sacriste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Willemez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Presses universitaires de France, 395 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010585v1</w:t>
+                <w:t xml:space="preserve">halshs-00323918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+                <w:t xml:space="preserve">Sur la portée sociale du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF-CURAPP, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes suprêmes ? Les mobilisations politiques du droit devant les Hautes Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liora Israël</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sacriste</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-00323918v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18.24, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Law School Classroom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recht und kollektive Aktion. Versäumnis oder latente Thematisierung im Werk Bourdieus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power, Legal Education, and Law School Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.73 - 104, 2019, 9780367199401</w:t>
+              <w:t xml:space="preserve">Das Rechtsdenken Pierre Bourdieus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240-254, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959842v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recht und kollektive Aktion. Versäumnis oder latente Thematisierung im Werk Bourdieus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the Law School Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meera Deo; Mindie Lazarus-Black; Elizabeth Mertz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Rechtsdenken Pierre Bourdieus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.240-254, 2019</w:t>
+              <w:t xml:space="preserve">Power, Legal Education, and Law School Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.73 - 104, 2019, 9780367199401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028243v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Introduction</w:t>
+                <w:t xml:space="preserve">Repenser le rôle de la justice dans les transitions. Retour sur les catégories et relectures empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Liora Israël; Guillaume Mouralis. </w:t>
+              <w:t xml:space="preserve">Kora Andrieu; Geoffroy Lavau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
+              <w:t xml:space="preserve">Quelle justice pour les peuples en transition  ? Démocratiser, réconcilier, pacifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-20, 2014, 978-90-6704-930-6</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université Paris Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-64, 2014, 978-2-84050-928-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01100595v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le rôle de la justice dans les transitions. Retour sur les catégories et relectures empiriques</w:t>
+                <w:t xml:space="preserve">General Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kora Andrieu; Geoffroy Lavau. </w:t>
+              <w:t xml:space="preserve">Liora Israël; Guillaume Mouralis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle justice pour les peuples en transition  ? Démocratiser, réconcilier, pacifier</w:t>
+              <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-64, 2014, 978-2-84050-928-8</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer / Asser Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-20, 2014, 978-90-6704-930-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100629v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats, le droit positif et la morale. Positivisme juridique et jus-naturalisme comme catégories de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3651,349 +3801,199 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Israël, L., Sacriste, G., Vauchez, A. et Willemez, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.61-78, 2005, "CURAPP"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épuration des avocats en Algérie, 1943-1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Algérie (1830-1962)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, La Documentation française, 2005, Histoire de la justice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cause Lawyering to Resistance. French Communist Lawyers in the Shadow of History, 1929-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Austin Sarat, Stuart Scheingold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wolds Cause Lawyers Make</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stanford University Press, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010623v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05218016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux contemporains de la formation juridique [prés. et coord. du dossier du n° 83 de : Droit et société ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aït-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4364,51 +4364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBE11DC4"/>
+    <w:nsid w:val="B718B949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4595,51 +4595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liora-israel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5420-2332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074337793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bl&#233;vis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330577v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.114.0255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2024.2421178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH1Q63T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11391" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19092/reed.v6i1.419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.006.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2017.1278905" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02487296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deroussin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006721ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.006.0101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux-Onyekwelu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.israe.2020.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacriste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Lay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pastorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liora-israel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5420-2332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074337793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bl&#233;vis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.114.0255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2024.2421178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2082" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH1Q63T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11391" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19092/reed.v6i1.419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.006.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2017.1278905" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355607v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Barry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02487296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deroussin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006721ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.006.0101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bosvieux-Onyekwelu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/genre-droit-et-politique-9782275029597.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.israe.2020.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacriste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Lay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pastorelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>