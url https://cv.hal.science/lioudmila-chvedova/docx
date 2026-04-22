--- v0 (2026-03-29)
+++ v1 (2026-04-22)
@@ -532,234 +532,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sacralité des cathédrales occidentales dans les œuvres littéraires russes du XIXe et XXe siècles</w:t>
+                <w:t xml:space="preserve">La Toison d’or et l’Apollon, deux revues littéraires et artistiques éditées en Russie au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slovo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Sacral dans les arts et les lettres russes, 34-35, pp.201-217</w:t>
+              <w:t xml:space="preserve">Αἰολικα γράμματα : δίμηνη ἐπιθεώρηση της λεσβιακής τέχνης</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 234, pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106519v1</w:t>
+                <w:t xml:space="preserve">hal-02107016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Toison d’or et l’Apollon, deux revues littéraires et artistiques éditées en Russie au début du XXe siècle</w:t>
+                <w:t xml:space="preserve">L’amour dans la poésie russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Αἰολικα γράμματα : δίμηνη ἐπιθεώρηση της λεσβιακής τέχνης</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 234, pp.73-76</w:t>
+              <w:t xml:space="preserve">Le coin de table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107016v1</w:t>
+                <w:t xml:space="preserve">hal-02107068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour dans la poésie russe</w:t>
+                <w:t xml:space="preserve">La sacralité des cathédrales occidentales dans les œuvres littéraires russes du XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le coin de table</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33, pp.28-35</w:t>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Sacral dans les arts et les lettres russes, 34-35, pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107068v1</w:t>
+                <w:t xml:space="preserve">hal-02106519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Critique objective à l’époque soviétique, était-elle possible ? Exploit de Vladimir Kouptchenko</w:t>
               </w:r>
@@ -2406,259 +2406,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03006947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville de Kitège, lieu de clandestinité spirituelle</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Françoise Lesourd. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Stemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Stemberger; L. Chvedova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La clandestinité - Études sur la pensée russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.225-238, 2017</w:t>
+              <w:t xml:space="preserve">Littératures croisées : La langue de l’autre. Fragments d’un polylogue franco-russe (XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.7-55, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106562v1</w:t>
+                <w:t xml:space="preserve">halshs-03006697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La langue et l’identité dans la nouvelle de Vladimir Nabokov Mademoiselle O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Stemberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Stemberger; L. Chvedova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures croisées : La langue de l’autre. Fragments d’un polylogue franco-russe (XXe et XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.7-55, 2017</w:t>
+              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.95-113, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03006697v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03006706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue et l’identité dans la nouvelle de Vladimir Nabokov Mademoiselle O</w:t>
+                <w:t xml:space="preserve">La ville de Kitège, lieu de clandestinité spirituelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioudmila Chvedova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Stemberger; L. Chvedova. </w:t>
+              <w:t xml:space="preserve">Françoise Lesourd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures croisées : La langue de l’autre. Fragments d’un polylogue franco-russe (XXe et XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.95-113, 2017</w:t>
+              <w:t xml:space="preserve">La clandestinité - Études sur la pensée russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.225-238, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03006706v1</w:t>
+                <w:t xml:space="preserve">hal-02106562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bible dans la littérature russe d’après 1990</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C78A1C5D"/>
+    <w:nsid w:val="DBFCE87A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lioudmila-chvedova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0176-7422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112186009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Chvedova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990512v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Fiszer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wittmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stemberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02880852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Fiszer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lioudmila-chvedova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0176-7422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112186009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioudmila Chvedova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990512v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sol Ortola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Fiszer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wittmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stemberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02880852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Fiszer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01485676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>