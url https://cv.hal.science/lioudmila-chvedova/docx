--- v1 (2026-04-22)
+++ v2 (2026-05-22)
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBFCE87A"/>
+    <w:nsid w:val="DC70B779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>